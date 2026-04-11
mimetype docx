--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie CERF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Cerf is a Research Scientist (ISFP) in the Ctrl-A team of the INRIA center of the University of Grenoble Alpes and LIG laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0122-0796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.106223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Silviu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bolboacă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Lightweight and proactive protection of location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2371-2376. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3286989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2981984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fancy Some Chips for Your TeaStore? Modeling the Control of an Adaptable Discrete System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2025 - First Workshop on Adaptable Cloud Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.58-78, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.438.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascade control for variable dimension systems -Application to processors' power capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes (France), France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudio Antares Mezzina; Alan Schmitt, Jun 2025, Lille, France. pp.175-196, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining neural networks and control: potentialities, patterns and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with power at runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning from Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greendays 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Control Theory to Reduce Disk Congestion Caused by Unpredictable I/O in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the Critical Minerals Knot: when ICT hits the Energy Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory for Computing Systems: Application to big-data cloud services & location privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. UNIVERSITÉ GRENOBLE ALPES, 2019. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02272258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie CERF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Cerf is a Research Scientist (ISFP) in the Ctrl-A team of the INRIA center of the University of Grenoble Alpes and LIG laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0122-0796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Silviu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bolboacă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Lightweight and proactive protection of location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2371-2376. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3286989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2981984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fancy Some Chips for Your TeaStore? Modeling the Control of an Adaptable Discrete System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2025 - First Workshop on Adaptable Cloud Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.58-78, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.438.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascade control for variable dimension systems -Application to processors' power capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining neural networks and control: potentialities, patterns and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with power at runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning from Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greendays 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Control Theory to Reduce Disk Congestion Caused by Unpredictable I/O in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Antares Mezzina; Alan Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering: Essays Dedicated to Jean-Bernard Stefani on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16065, Springer Nature Switzerland, pp.175-196, 2025, Lecture Notes in Computer Science, 10.1007/978-3-031-99717-4 Click and Read. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the Critical Minerals Knot: when ICT hits the Energy Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory for Computing Systems: Application to big-data cloud services & location privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. UNIVERSITÉ GRENOBLE ALPES, 2019. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02272258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8518458E"/>
+    <w:nsid w:val="87D0419C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0122-0796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04060379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679808v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02272258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0122-0796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04060379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679808v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02272258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>