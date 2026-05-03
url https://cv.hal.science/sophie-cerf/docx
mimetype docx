--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie CERF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Cerf is a Research Scientist (ISFP) in the Ctrl-A team of the INRIA center of the University of Grenoble Alpes and LIG laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0122-0796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Silviu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bolboacă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Lightweight and proactive protection of location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2371-2376. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3286989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2981984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fancy Some Chips for Your TeaStore? Modeling the Control of an Adaptable Discrete System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2025 - First Workshop on Adaptable Cloud Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.58-78, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.438.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascade control for variable dimension systems -Application to processors' power capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining neural networks and control: potentialities, patterns and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with power at runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning from Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greendays 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Control Theory to Reduce Disk Congestion Caused by Unpredictable I/O in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Antares Mezzina; Alan Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering: Essays Dedicated to Jean-Bernard Stefani on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16065, Springer Nature Switzerland, pp.175-196, 2025, Lecture Notes in Computer Science, 10.1007/978-3-031-99717-4 Click and Read. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the Critical Minerals Knot: when ICT hits the Energy Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory for Computing Systems: Application to big-data cloud services & location privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. UNIVERSITÉ GRENOBLE ALPES, 2019. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02272258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie CERF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Cerf is a Research Scientist (ISFP) in the Ctrl-A team of the INRIA center of the University of Grenoble Alpes and LIG laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0122-0796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Silviu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bolboacă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Lightweight and proactive protection of location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2371-2376. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3286989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2981984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascade control for variable dimension systems -Application to processors' power capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fancy Some Chips for Your TeaStore? Modeling the Control of an Adaptable Discrete System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2025 - First Workshop on Adaptable Cloud Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.58-78, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.438.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining neural networks and control: potentialities, patterns and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with power at runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning from Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greendays 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Control Theory to Reduce Disk Congestion Caused by Unpredictable I/O in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Antares Mezzina; Alan Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering: Essays Dedicated to Jean-Bernard Stefani on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16065, Springer Nature Switzerland, pp.175-196, 2025, Lecture Notes in Computer Science, 10.1007/978-3-031-99717-4 Click and Read. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the Critical Minerals Knot: when ICT hits the Energy Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory for Computing Systems: Application to big-data cloud services & location privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. UNIVERSITÉ GRENOBLE ALPES, 2019. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02272258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87D0419C"/>
+    <w:nsid w:val="BF44D8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0122-0796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04060379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679808v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02272258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0122-0796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04060379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679808v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02272258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>