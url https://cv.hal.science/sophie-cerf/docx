--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie CERF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Cerf is a Research Scientist (ISFP) in the Ctrl-A team of the INRIA center of the University of Grenoble Alpes and LIG laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0122-0796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Silviu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bolboacă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Lightweight and proactive protection of location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2371-2376. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3286989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2981984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascade control for variable dimension systems -Application to processors' power capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fancy Some Chips for Your TeaStore? Modeling the Control of an Adaptable Discrete System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2025 - First Workshop on Adaptable Cloud Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.58-78, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.438.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining neural networks and control: potentialities, patterns and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with power at runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning from Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greendays 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Control Theory to Reduce Disk Congestion Caused by Unpredictable I/O in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Antares Mezzina; Alan Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering: Essays Dedicated to Jean-Bernard Stefani on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16065, Springer Nature Switzerland, pp.175-196, 2025, Lecture Notes in Computer Science, 10.1007/978-3-031-99717-4 Click and Read. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the Critical Minerals Knot: when ICT hits the Energy Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory for Computing Systems: Application to big-data cloud services & location privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. UNIVERSITÉ GRENOBLE ALPES, 2019. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02272258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie CERF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Cerf is a Research Scientist (ISFP) in the Ctrl-A team of the INRIA center of the University of Grenoble Alpes and LIG laboratory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0122-0796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Silviu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bolboacă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Lightweight and proactive protection of location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2371-2376. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3286989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.773-778. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2981984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fancy Some Chips for Your TeaStore? Modeling the Control of an Adaptable Discrete System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2025 - First Workshop on Adaptable Cloud Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe De Palma; Saverio Giallorenzo, Jun 2025, Lille, France. pp.58-78, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.438.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascade control for variable dimension systems -Application to processors' power capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining neural networks and control: potentialities, patterns and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with power at runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Perarnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning from Unreliable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Berekmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouds Halitim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greendays 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Control Theory to Reduce Disk Congestion Caused by Unpredictable I/O in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre van Kempen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Modelling Approach for Hierarchical Control of Structured CPSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Antares Mezzina; Alan Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering: Essays Dedicated to Jean-Bernard Stefani on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16065, Springer Nature Switzerland, pp.175-196, 2025, Lecture Notes in Computer Science, 10.1007/978-3-031-99717-4 Click and Read. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the Critical Minerals Knot: when ICT hits the Energy Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory for Computing Systems: Application to big-data cloud services & location privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. UNIVERSITÉ GRENOBLE ALPES, 2019. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02272258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF44D8FD"/>
+    <w:nsid w:val="987534E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0122-0796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04060379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679808v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02272258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0122-0796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158958v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.438.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04060379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679808v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02272258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>