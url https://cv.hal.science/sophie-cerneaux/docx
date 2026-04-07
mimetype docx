--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -464,295 +464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive adsorbent composites of porous graphite carbon/carbon nanotube for highly efficient organic dye removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed manufacturing process of a tubular carbon microfiltration membrane for industrial wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Mohammed Saif Al Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulaiman Al- Isaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11814-022-1119-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-021-01168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709791v1</w:t>
+                <w:t xml:space="preserve">hal-03907672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed manufacturing process of a tubular carbon microfiltration membrane for industrial wastewater treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroactive adsorbent composites of porous graphite carbon/carbon nanotube for highly efficient organic dye removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Saif Al Saidi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulaiman Al- Isaee</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.291-306. </w:t>
+              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-021-01168-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11814-022-1119-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907672v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Desalination Polyamide Membranes Incorporating Pillar[5]arene through in‐Situ Aggregation‐Interfacial Polymerization‐ is AGRIP</w:t>
               </w:r>
@@ -894,51 +894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Göktuğ Ahunbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (35), pp.14386-14393. </w:t>
@@ -970,477 +970,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of highly porous carbon graphite/carbon nanotubes composite by in-situ growth of carbon nanotubes for the removal of humic acid and copper (II) from wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Integration of sub-stoichiometric titanium oxide reactive electrochemical membrane as anode in the electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.107557⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 400, pp.125936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799131v1</w:t>
+                <w:t xml:space="preserve">hal-03117332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium dioxide membranes decorated by silanes based-modifiers for membrane distillation – Material chemistry approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+                <w:t xml:space="preserve">One-step synthesis of highly porous carbon graphite/carbon nanotubes composite by in-situ growth of carbon nanotubes for the removal of humic acid and copper (II) from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samer Al-Gharabli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 596, pp.117597. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.107557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.107557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790686v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sub-stoichiometric titanium oxide reactive electrochemical membrane as anode in the electro-Fenton process</w:t>
+                <w:t xml:space="preserve">Zirconium dioxide membranes decorated by silanes based-modifiers for membrane distillation – Material chemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Trellu</w:t>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+                <w:t xml:space="preserve">Guoqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Causserand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samer Al-Gharabli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 400, pp.125936. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 596, pp.117597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117332v1</w:t>
+                <w:t xml:space="preserve">hal-03790686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-oxidation of organic pollutants by reactive electrochemical membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,676 +1498,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Ceramic Membranes for Water Desalination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of low cost ultrafiltration ceramic membrane by Tunisian olive oil molecules and application to air gap membrane distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Knozowska</w:t>
+                <w:t xml:space="preserve">Imen Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7040402⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659559v1</w:t>
+                <w:t xml:space="preserve">hal-03881898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Hydrophobic Ceramic Membranes for Water Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katarzyna Knozowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7040402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674779v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Viard</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Fonblanc</w:t>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schmidt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+                <w:t xml:space="preserve">Cyril Vallicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (28), pp.15188 - 15197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670294v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of low cost ultrafiltration ceramic membrane by Tunisian olive oil molecules and application to air gap membrane distillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Fonblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Derbel</w:t>
+                <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Khemakhem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Abhijeet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Ben Amar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.20-25. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881898v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrophobization conditions and ceramic membranes pore size on their properties in vacuum membrane distillation of water–organic solvent mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and characterization of carbon microfiltration membrane applied to the treatment of textile industry effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Wierzbowska</w:t>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marek Bryjak</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 499, pp.442 - 451. </w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (6), pp.1022 - 1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.10.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1140201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688179v1</w:t>
+                <w:t xml:space="preserve">hal-01682255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of an asymmetric microporous carbon membrane for ultrafiltration separation: application to the treatment of industrial dyeing effluent</w:t>
               </w:r>
@@ -2281,3116 +2281,3116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost alumina-mullite composite hollow fiber ceramic membrane fabricated via phase-inversion and sintering method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of hydrophobization conditions and ceramic membranes pore size on their properties in vacuum membrane distillation of water–organic solvent mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Ewa Wierzbowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingliang Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+                <w:t xml:space="preserve">Marek Bryjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 499, pp.442 - 451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681396v1</w:t>
+                <w:t xml:space="preserve">hal-01688179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How To Functionalize Ceramics by Perfluoroalkylsilanes for Membrane Separation Process? Properties and Application of Hydrophobized Ceramic Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">A low-cost alumina-mullite composite hollow fiber ceramic membrane fabricated via phase-inversion and sintering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinfa Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b00140⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.2057 - 2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677980v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and membrane transport of lanthanides with dynameric constitutional framework carriers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
+                <w:t xml:space="preserve">How To Functionalize Ceramics by Perfluoroalkylsilanes for Membrane Separation Process? Properties and Application of Hydrophobized Ceramic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bryjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H. Osman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+                <w:t xml:space="preserve">Jan Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.055⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.7564 - 7577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687112v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and membrane transport of lanthanides with dynameric constitutional framework carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiying Liang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 510, pp.182 - 190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 510, pp.50 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681249v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of carbon microfiltration membrane applied to the treatment of textile industry effluents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiying Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510, pp.182 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1140201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrophilic modification with nano-titania and operation modes on the oil–water separation performance of microfiltration membrane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaozhen Zhang</w:t>
+                <w:t xml:space="preserve">Removal of hazardous volatile organic compounds from water by vacuum pervaporation with hydrophobic ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2014.1002010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 474, pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680493v1</w:t>
+                <w:t xml:space="preserve">hal-01684589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiltration ceramic membranes from local Cameroonian clay applicable to water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of hydrophilic modification with nano-titania and operation modes on the oil–water separation performance of microfiltration membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qibing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Belibi Belibi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Sieliechi</w:t>
+                <w:t xml:space="preserve">Xiaozhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.090⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (11), pp.4788 - 4795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2014.1002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01682999v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste-to-resource preparation of a porous ceramic membrane support featuring elongated mullite whiskers with enhanced porosity and permeance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfiltration ceramic membranes from local Cameroonian clay applicable to water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belibi Belibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nguemtchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ndi Nsami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sieliechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.016⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.2752 - 2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684608v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of ZrO2 sol–gel transition by gelation time and viscosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qibing Chang</w:t>
+                <w:t xml:space="preserve">Waste-to-resource preparation of a porous ceramic membrane support featuring elongated mullite whiskers with enhanced porosity and permeance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Winnubst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-014-3516-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.711 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684606v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of hazardous volatile organic compounds from water by vacuum pervaporation with hydrophobic ceramic membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Evidence of ZrO2 sol–gel transition by gelation time and viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (1), pp.208 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-014-3516-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.08.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01684589v1</w:t>
+                <w:t xml:space="preserve">hal-01684606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of microfiltration membrane supports using coarse alumina grains coated by nano TiO2 as raw materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effect of particle size distribution of raw powders on pore size distribution and bending strength of Al2O3 microfiltration membrane supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Er Zhou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (16), pp.4355 - 4361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (15), pp.3819 - 3825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687536v1</w:t>
+                <w:t xml:space="preserve">hal-01687533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the stability of metal oxide powders and ceramic membranes grafted by perfluoroalkylsilanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Preparation of microfiltration membrane supports using coarse alumina grains coated by nano TiO2 as raw materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qibing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Er Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (16), pp.4355 - 4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687247v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Single Layer Ultra Filtration Alumina Membrane Directly over Porous Clay-Alumina Tubular and Capillary Support for Textile Effluent Treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andre Larbot</w:t>
+                <w:t xml:space="preserve">Investigation of the stability of metal oxide powders and ceramic membranes grafted by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0371750X.2014.882246⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443, pp.109 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729262v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Hydrophobic Titania Ceramic Membranes for Water Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Preparation and Characterization of Single Layer Ultra Filtration Alumina Membrane Directly over Porous Clay-Alumina Tubular and Capillary Support for Textile Effluent Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourja Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am5035297⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (3), pp.197 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0371750X.2014.882246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686235v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface modification on the physicochemical properties of ceramic membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient Hydrophobic Titania Ceramic Membranes for Water Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.044⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (16), pp.14223 - 14230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am5035297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687252v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the surface modification process of Al2O3, TiO2 and ZrO2 powders by PFAS molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 447, pp.14 - 22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size distribution of raw powders on pore size distribution and bending strength of Al2O3 microfiltration membrane supports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of surface modification on the physicochemical properties of ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.001⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443, pp.567 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687533v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane distillation properties of TiO 2 ceramic membranes modified by perfluoroalkylsilanes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanisław Koter</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of new conductive porous graphite membranes for electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Jarzynka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Rozicka</w:t>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (7-9), pp.1352 - 1361. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 446, pp.42 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19443994.2012.704976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688774v1</w:t>
+                <w:t xml:space="preserve">hal-01689511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Zr-C-N-based hydrophobic plasma polymer membranes for small gas molecule separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and performances of bio-sourced nanostructured carbon membranes elaborated by hydrothermal conversion of beer industry wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chareyre</w:t>
+                <w:t xml:space="preserve">Oula El Korhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cerneaux</w:t>
+                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cornu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Randa Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.004⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848855v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an asymmetric carbon microfiltration membrane: Application to the treatment of industrial textile wastewater</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Membrane distillation properties of TiO 2 ceramic membranes modified by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Jarzynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.042⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (7-9), pp.1352 - 1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2012.704976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689929v1</w:t>
+                <w:t xml:space="preserve">hal-01688774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of grafting of Al2O3, TiO2 and ZrO2 powders by perfluoroalkylsilanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si-Zr-C-N-based hydrophobic plasma polymer membranes for small gas molecule separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.021⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 527, pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688766v1</w:t>
+                <w:t xml:space="preserve">hal-00848855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of new conductive porous graphite membranes for electrochemical advanced oxidation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+                <w:t xml:space="preserve">Development of an asymmetric carbon microfiltration membrane: Application to the treatment of industrial textile wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.179 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689511v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and performances of bio-sourced nanostructured carbon membranes elaborated by hydrothermal conversion of beer industry wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+                <w:t xml:space="preserve">Efficiency of grafting of Al2O3, TiO2 and ZrO2 powders by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 420, pp.64 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New clay–alumina porous capillary supports for filtration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibdas Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5621,77 +5621,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Struzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (1-2), pp.55 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5750,51 +5750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desalination of sodium chloride solutions and seawater with hydrophobic ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gazagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized hybrid membranes forming anionic and cationic permeation paths for the transport of biological solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovnanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 247, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6252,260 +6252,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-driven ATP-pump by self-organized hybrid membrane materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new hybrid organic-inorganic membrane based on self-organized urea macrocyclic siloxane material as useful facilitated transport device for biological solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hovnanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barboiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
+                <w:t xml:space="preserve">P. Dieudonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja039146z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000048016.61694.7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163752v1</w:t>
+                <w:t xml:space="preserve">hal-00163764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid organic-inorganic membrane based on self-organized urea macrocyclic siloxane material as useful facilitated transport device for biological solutes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cerneaux</w:t>
+                <w:t xml:space="preserve">Ion-driven ATP-pump by self-organized hybrid membrane materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dieudonne</w:t>
+                <w:t xml:space="preserve">G. Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000048016.61694.7c⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126, pp.3543-3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja039146z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163764v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6523,103 +6523,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive electrochemical membranes for the removal of organic pollutants from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivallin Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
@@ -6756,103 +6756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiOx reactive electrochemical membranes for the removal of organic pollutants from water: process and material optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte (34280), France</w:t>
@@ -7000,695 +7000,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t>
+                <w:t xml:space="preserve">Polymer-derived mesoporous/microporous silicon carbide/nitride-based membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmilaire Roseline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+                <w:t xml:space="preserve">E. D. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Iwamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Shaping of Advanced Ceramics - Shaping VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687207v1</w:t>
+                <w:t xml:space="preserve">hal-01702452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmilaire Roseline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700057v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.X. Huong Le</w:t>
+                <w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705695v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt-spinnable polymer as precursor for SilicoBoroCarboNitride hollow fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R., Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.X. Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Viard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miele</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th international conference on Shaping of Advanced Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687193v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-derived mesoporous/microporous silicon carbide/nitride-based membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. D. Acosta</w:t>
+                <w:t xml:space="preserve">Melt-spinnable polymer as precursor for SilicoBoroCarboNitride hollow fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L. Nguyen</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babonneau Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Machado</w:t>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Shaping of Advanced Ceramics - Shaping VI</w:t>
+              <w:t xml:space="preserve">The 6th international conference on Shaping of Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702452v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage réaction électro-Fenton et microfiltration pour la dégradation de polluants bio-réfractaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,51 +7752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiOx Magneli phases as anode material for the degradation of refractory pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmilaire Roseline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e journées de l'Ecole Doctorale 459 Sciences Chimiques Balard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8102,64 +8102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Iwamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Darmstadt Germany</w:t>
@@ -8188,51 +8188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane separation and extraction of lanthanides with constitutional dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8290,506 +8290,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gillot</w:t>
+                <w:t xml:space="preserve">Development of non-oxide ceramic membranes for high temperature hydrogen separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703292v1</w:t>
+                <w:t xml:space="preserve">hal-01687272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New clay–alumina porous capillary support for gas and water filtration applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Larbot</w:t>
+                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100th Indian Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Kolkata, India</w:t>
+              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731611v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborating of bio-sourced nanocarbon membrane for water-filtration applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+                <w:t xml:space="preserve">New clay–alumina porous capillary support for gas and water filtration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibdas Bandyopadhyaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">100th Indian Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687263v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of non-oxide ceramic membranes for high temperature hydrogen separation</w:t>
+                <w:t xml:space="preserve">Elaborating of bio-sourced nanocarbon membrane for water-filtration applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chareyre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Oula El Korhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+              <w:t xml:space="preserve"> The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687272v1</w:t>
+                <w:t xml:space="preserve">hal-01687263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and selective properties of surface grafted ceramic membranes in air-gap and direct-contact membrane distillation process</w:t>
               </w:r>
@@ -8814,51 +8814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jarzynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,77 +8900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new non-oxide inorganic membranes for high temperature hydrogen separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,51 +9400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications, superhydrophobic membranes and application to desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9639,77 +9639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chemistry to Processing of Boron-Modified Silicon Carbide Precursors: Mesoporous and Dense Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chemistry to Processing of Boron-Modified Silicon Carbide Precursors:Mesoporous and Dense Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,103 +9997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphite porous membranes for the coupling of cathodic Electro-Fenton reaction to ultrafiltration for organic pollutants degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States. 2015</w:t>
@@ -10174,51 +10174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Summer School 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cetraro, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10458,51 +10458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M H Al-Jeshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10809,51 +10809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04846799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Jayakumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annick Cerneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.130679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvinraj Nursiah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina-Elena Musteata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmst.2023.1241526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04054095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Zghal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1119-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saif Al Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Al- Isaee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01168-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Vincenzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;ktu&#287; Ahunbay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03799131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.107557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kujawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kujawski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Gharabli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Knozowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khemakhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20960" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bryjak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Tahri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ayadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1135826" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfa Dong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujawski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia M. Abdelrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Osman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKW7P90Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1140201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qibing Chang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.1002010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belibi Belibi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguemtchouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ndi Nsami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVGHBND8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Winnubst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3516-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.08.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XKFZ0CQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Er Zhou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sarkar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourja Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Banerjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Larbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2014.882246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Koter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5035297" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozicka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.044" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86MBSJGR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jarzynka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.704976" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerneaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7DTMBS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GB103RD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6572X3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula El Korhani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khoury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-121" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.12.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PS9X7X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallista Sears" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#252;tz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Finn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5194K6B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Struzynska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.03.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T03R18X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gazagnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7WPNCZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spiccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/5/055708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KG4VSPLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pringle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.08.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DK75K07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja039146z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000048016.61694.7c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72LLF97G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagoua Clay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ndiapa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Acosta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leleu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Cristian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731611v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kujawski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332992v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333567v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kujawski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulatowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881264v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Osman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Membrane-Desalination-From-Nanoscale-to-Real-World-Applications/Sapalidis/p/book/9780367030797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M H Al-Jeshi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04846799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Jayakumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annick Cerneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.130679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvinraj Nursiah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina-Elena Musteata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmst.2023.1241526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04054095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Zghal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saif Al Saidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Al- Isaee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01168-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1119-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Vincenzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;ktu&#287; Ahunbay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03799131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.107557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kujawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kujawski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Gharabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khemakhem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Knozowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1140201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Tahri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ayadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1135826" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bryjak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfa Dong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia M. Abdelrahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKW7P90Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.08.054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XKFZ0CQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qibing Chang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.1002010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belibi Belibi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguemtchouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ndi Nsami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVGHBND8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Winnubst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3516-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Er Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86MBSJGR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sarkar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourja Ghosh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Banerjee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Larbot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2014.882246" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Koter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5035297" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozicka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula El Korhani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khoury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-121" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jarzynka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.704976" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerneaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7DTMBS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.042" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GB103RD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6572X3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.12.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PS9X7X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallista Sears" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#252;tz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Finn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5194K6B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Struzynska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.03.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T03R18X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gazagnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7WPNCZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spiccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/5/055708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KG4VSPLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pringle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.08.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DK75K07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163764v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000048016.61694.7c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72LLF97G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja039146z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagoua Clay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ndiapa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Acosta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leleu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Cristian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kujawski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332992v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333567v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kujawski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulatowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881264v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Osman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Membrane-Desalination-From-Nanoscale-to-Real-World-Applications/Sapalidis/p/book/9780367030797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M H Al-Jeshi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>