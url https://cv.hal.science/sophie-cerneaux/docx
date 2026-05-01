--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -464,983 +464,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed manufacturing process of a tubular carbon microfiltration membrane for industrial wastewater treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroactive adsorbent composites of porous graphite carbon/carbon nanotube for highly efficient organic dye removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Saif Al Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sulaiman Al- Isaee</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-021-01168-z⟩</w:t>
+              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11814-022-1119-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907672v1</w:t>
+                <w:t xml:space="preserve">hal-03709791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive adsorbent composites of porous graphite carbon/carbon nanotube for highly efficient organic dye removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed manufacturing process of a tubular carbon microfiltration membrane for industrial wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saif Al Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Sulaiman Al- Isaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.291-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11814-022-1119-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10934-021-01168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709791v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Desalination Polyamide Membranes Incorporating Pillar[5]arene through in‐Situ Aggregation‐Interfacial Polymerization‐ is AGRIP</w:t>
+                <w:t xml:space="preserve">Bilayer versus Polymeric Artificial Water Channel Membranes: Structural Determinants for Enhanced Filtration Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Strilets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+                <w:t xml:space="preserve">Li-Bo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Di Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Göktuğ Ahunbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202100473⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (35), pp.14386-14393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907733v1</w:t>
+                <w:t xml:space="preserve">hal-03353756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer versus Polymeric Artificial Water Channel Membranes: Structural Determinants for Enhanced Filtration Performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Desalination Polyamide Membranes Incorporating Pillar[5]arene through in‐Situ Aggregation‐Interfacial Polymerization‐ is AGRIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Göktuğ Ahunbay</w:t>
+                <w:t xml:space="preserve">Dmytro Strilets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (35), pp.14386-14393. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (12), pp.1602-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353756v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sub-stoichiometric titanium oxide reactive electrochemical membrane as anode in the electro-Fenton process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">One-step synthesis of highly porous carbon graphite/carbon nanotubes composite by in-situ growth of carbon nanotubes for the removal of humic acid and copper (II) from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125936⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.107557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.107557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117332v1</w:t>
+                <w:t xml:space="preserve">hal-03799131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of highly porous carbon graphite/carbon nanotubes composite by in-situ growth of carbon nanotubes for the removal of humic acid and copper (II) from wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Zirconium dioxide membranes decorated by silanes based-modifiers for membrane distillation – Material chemistry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Al-Gharabli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.107557. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 596, pp.117597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.107557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799131v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium dioxide membranes decorated by silanes based-modifiers for membrane distillation – Material chemistry approach</w:t>
+                <w:t xml:space="preserve">Integration of sub-stoichiometric titanium oxide reactive electrochemical membrane as anode in the electro-Fenton process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Li</w:t>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Al-Gharabli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 596, pp.117597. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 400, pp.125936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790686v1</w:t>
+                <w:t xml:space="preserve">hal-03117332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-oxidation of organic pollutants by reactive electrochemical membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,732 +1498,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of low cost ultrafiltration ceramic membrane by Tunisian olive oil molecules and application to air gap membrane distillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophobic Ceramic Membranes for Water Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Derbel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+                <w:t xml:space="preserve">Katarzyna Knozowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20960⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7040402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881898v1</w:t>
+                <w:t xml:space="preserve">hal-01659559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Ceramic Membranes for Water Desalination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+                <w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Knozowska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vallicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7040402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (28), pp.15188 - 15197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659559v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Diane Fonblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Vallicari</w:t>
+                <w:t xml:space="preserve">Marion Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674779v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of low cost ultrafiltration ceramic membrane by Tunisian olive oil molecules and application to air gap membrane distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schmidt</w:t>
+                <w:t xml:space="preserve">Imen Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijeet Lale</w:t>
+                <w:t xml:space="preserve">Mouna Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.20-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670294v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of carbon microfiltration membrane applied to the treatment of textile industry effluents</w:t>
+                <w:t xml:space="preserve">A low-cost alumina-mullite composite hollow fiber ceramic membrane fabricated via phase-inversion and sintering method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Ayadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Lacour</w:t>
+                <w:t xml:space="preserve">Mingliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinfa Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1140201⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.2057 - 2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682255v1</w:t>
+                <w:t xml:space="preserve">hal-01681396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of an asymmetric microporous carbon membrane for ultrafiltration separation: application to the treatment of industrial dyeing effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,3165 +2232,3165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (50), pp.23473 - 23488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19443994.2015.1135826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrophobization conditions and ceramic membranes pore size on their properties in vacuum membrane distillation of water–organic solvent mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Wierzbowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bryjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 499, pp.442 - 451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost alumina-mullite composite hollow fiber ceramic membrane fabricated via phase-inversion and sintering method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mingliang Chen</w:t>
+                <w:t xml:space="preserve">How To Functionalize Ceramics by Perfluoroalkylsilanes for Membrane Separation Process? Properties and Application of Hydrophobized Ceramic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bryjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingchao Dong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.020⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.7564 - 7577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681396v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How To Functionalize Ceramics by Perfluoroalkylsilanes for Membrane Separation Process? Properties and Application of Hydrophobized Ceramic Membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marek Bryjak</w:t>
+                <w:t xml:space="preserve">Extraction and membrane transport of lanthanides with dynameric constitutional framework carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kujawski</w:t>
+                <w:t xml:space="preserve">H.H. Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b00140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510, pp.50 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677980v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and membrane transport of lanthanides with dynameric constitutional framework carriers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peiying Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 510, pp.50 - 57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.055⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 510, pp.182 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687112v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of carbon microfiltration membrane applied to the treatment of textile industry effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (6), pp.1022 - 1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1140201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01681249v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of hazardous volatile organic compounds from water by vacuum pervaporation with hydrophobic ceramic membranes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfiltration ceramic membranes from local Cameroonian clay applicable to water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belibi Belibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nguemtchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ndi Nsami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sieliechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.08.054⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.2752 - 2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684589v1</w:t>
+                <w:t xml:space="preserve">hal-01682999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrophilic modification with nano-titania and operation modes on the oil–water separation performance of microfiltration membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaozhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (11), pp.4788 - 4795. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2014.1002010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiltration ceramic membranes from local Cameroonian clay applicable to water treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waste-to-resource preparation of a porous ceramic membrane support featuring elongated mullite whiskers with enhanced porosity and permeance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Winnubst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.090⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.711 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01682999v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste-to-resource preparation of a porous ceramic membrane support featuring elongated mullite whiskers with enhanced porosity and permeance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart Hampshire</w:t>
+                <w:t xml:space="preserve">Evidence of ZrO2 sol–gel transition by gelation time and viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (1), pp.208 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-014-3516-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684608v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of ZrO2 sol–gel transition by gelation time and viscosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qibing Chang</w:t>
+                <w:t xml:space="preserve">Removal of hazardous volatile organic compounds from water by vacuum pervaporation with hydrophobic ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 474, pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-014-3516-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684606v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size distribution of raw powders on pore size distribution and bending strength of Al2O3 microfiltration membrane supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Preparation of microfiltration membrane supports using coarse alumina grains coated by nano TiO2 as raw materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulong Yang</w:t>
+                <w:t xml:space="preserve">Jian-Er Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jian-Er Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (15), pp.3819 - 3825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (16), pp.4355 - 4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687533v1</w:t>
+                <w:t xml:space="preserve">hal-01687536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of microfiltration membrane supports using coarse alumina grains coated by nano TiO2 as raw materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongqing Wang</w:t>
+                <w:t xml:space="preserve">Investigation of the stability of metal oxide powders and ceramic membranes grafted by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443, pp.109 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687536v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the stability of metal oxide powders and ceramic membranes grafted by perfluoroalkylsilanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Preparation and Characterization of Single Layer Ultra Filtration Alumina Membrane Directly over Porous Clay-Alumina Tubular and Capillary Support for Textile Effluent Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourja Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.059⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (3), pp.197 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0371750X.2014.882246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687247v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Single Layer Ultra Filtration Alumina Membrane Directly over Porous Clay-Alumina Tubular and Capillary Support for Textile Effluent Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sourja Ghosh</w:t>
+                <w:t xml:space="preserve">Highly Efficient Hydrophobic Titania Ceramic Membranes for Water Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Banerjee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0371750X.2014.882246⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (16), pp.14223 - 14230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am5035297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729262v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Hydrophobic Titania Ceramic Membranes for Water Desalination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The influence of surface modification on the physicochemical properties of ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am5035297⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443, pp.567 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686235v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the surface modification process of Al2O3, TiO2 and ZrO2 powders by PFAS molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 447, pp.14 - 22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface modification on the physicochemical properties of ceramic membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of particle size distribution of raw powders on pore size distribution and bending strength of Al2O3 microfiltration membrane supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qibing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Er Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (15), pp.3819 - 3825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01687252v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of new conductive porous graphite membranes for electrochemical advanced oxidation processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Membrane distillation properties of TiO 2 ceramic membranes modified by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stella Lacour</w:t>
+                <w:t xml:space="preserve">Karolina Jarzynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 446, pp.42 - 49. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (7-9), pp.1352 - 1361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2012.704976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689511v1</w:t>
+                <w:t xml:space="preserve">hal-01688774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and performances of bio-sourced nanostructured carbon membranes elaborated by hydrothermal conversion of beer industry wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si-Zr-C-N-based hydrophobic plasma polymer membranes for small gas molecule separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oula El Korhani</w:t>
+                <w:t xml:space="preserve">L. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doumit Zaouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+                <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Khoury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 527, pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane distillation properties of TiO 2 ceramic membranes modified by perfluoroalkylsilanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an asymmetric carbon microfiltration membrane: Application to the treatment of industrial textile wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.179 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19443994.2012.704976⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688774v1</w:t>
+                <w:t xml:space="preserve">hal-01689929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Zr-C-N-based hydrophobic plasma polymer membranes for small gas molecule separation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency of grafting of Al2O3, TiO2 and ZrO2 powders by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.004⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 420, pp.64 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848855v1</w:t>
+                <w:t xml:space="preserve">hal-01688766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an asymmetric carbon microfiltration membrane: Application to the treatment of industrial textile wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+                <w:t xml:space="preserve">Synthesis and performances of bio-sourced nanostructured carbon membranes elaborated by hydrothermal conversion of beer industry wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula El Korhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumit Zaouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118, pp.179 - 187. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689929v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of grafting of Al2O3, TiO2 and ZrO2 powders by perfluoroalkylsilanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of new conductive porous graphite membranes for electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 420, pp.64 - 73. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 446, pp.42 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688766v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New clay–alumina porous capillary supports for filtration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibdas Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5621,77 +5621,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Struzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (1-2), pp.55 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5750,51 +5750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desalination of sodium chloride solutions and seawater with hydrophobic ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gazagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized hybrid membranes forming anionic and cationic permeation paths for the transport of biological solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovnanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 247, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6252,260 +6252,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid organic-inorganic membrane based on self-organized urea macrocyclic siloxane material as useful facilitated transport device for biological solutes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-driven ATP-pump by self-organized hybrid membrane materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dieudonne</w:t>
+                <w:t xml:space="preserve">M. Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000048016.61694.7c⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126, pp.3543-3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja039146z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163764v1</w:t>
+                <w:t xml:space="preserve">hal-00163752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-driven ATP-pump by self-organized hybrid membrane materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+                <w:t xml:space="preserve">A new hybrid organic-inorganic membrane based on self-organized urea macrocyclic siloxane material as useful facilitated transport device for biological solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hovnanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vaughan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
+                <w:t xml:space="preserve">P. Dieudonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000048016.61694.7c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja039146z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00163752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6523,103 +6523,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive electrochemical membranes for the removal of organic pollutants from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivallin Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
@@ -6756,103 +6756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiOx reactive electrochemical membranes for the removal of organic pollutants from water: process and material optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte (34280), France</w:t>
@@ -7000,1084 +7000,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-derived mesoporous/microporous silicon carbide/nitride-based membranes</w:t>
+                <w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. D. Acosta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. L. Nguyen</w:t>
+                <w:t xml:space="preserve">Esmilaire Roseline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Machado</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Shaping of Advanced Ceramics - Shaping VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702452v1</w:t>
+                <w:t xml:space="preserve">hal-01687207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687207v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+                <w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R., Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.X. Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700057v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melt-spinnable polymer as precursor for SilicoBoroCarboNitride hollow fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babonneau Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R., Esmilaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 6th international conference on Shaping of Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705695v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt-spinnable polymer as precursor for SilicoBoroCarboNitride hollow fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Viard</w:t>
+                <w:t xml:space="preserve">Polymer-derived mesoporous/microporous silicon carbide/nitride-based membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D. Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gervais</w:t>
+                <w:t xml:space="preserve">V. L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babonneau Florence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+                <w:t xml:space="preserve">Y. Iwamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
+                <w:t xml:space="preserve">R. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th international conference on Shaping of Advanced Ceramics</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Shaping of Advanced Ceramics - Shaping VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687193v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage réaction électro-Fenton et microfiltration pour la dégradation de polluants bio-réfractaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stella Lacour</w:t>
+                <w:t xml:space="preserve">TiOx Magneli phases as anode material for the degradation of refractory pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmilaire Roseline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Roma, Italie</w:t>
+              <w:t xml:space="preserve"> Advances in Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715350v1</w:t>
+                <w:t xml:space="preserve">hal-01687213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiOx Magneli phases as anode material for the degradation of refractory pollutants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Raffy</w:t>
+                <w:t xml:space="preserve">Couplage réaction électro-Fenton et microfiltration pour la dégradation de polluants bio-réfractaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Advances in Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687213v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane separation and extraction of lanthanides with constitutional dynamic networks</w:t>
+                <w:t xml:space="preserve">Membranes composites en couches minces pour le dessalement de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Yahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Osman</w:t>
+                <w:t xml:space="preserve">Alina Cristian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Barboiu</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e journées de l'Ecole Doctorale 459 Sciences Chimiques Balard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque Franco-Roumain de Chimie Appliquée - COFrROCA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717342v1</w:t>
+                <w:t xml:space="preserve">hal-01717352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes composites en couches minces pour le dessalement de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane separation and extraction of lanthanides with constitutional dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Cristian</w:t>
+                <w:t xml:space="preserve">H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Franco-Roumain de Chimie Appliquée - COFrROCA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10e journées de l'Ecole Doctorale 459 Sciences Chimiques Balard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717352v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From synthesis to application of silicon carbide ceramic based membranes</w:t>
               </w:r>
@@ -8102,64 +8102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Iwamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Darmstadt Germany</w:t>
@@ -8188,90 +8188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane separation and extraction of lanthanides with constitutional dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The 10th International Congress on Membranes and Membrane processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8290,506 +8290,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of non-oxide ceramic membranes for high temperature hydrogen separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Cherifi</w:t>
+                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687272v1</w:t>
+                <w:t xml:space="preserve">hal-01703292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gillot</w:t>
+                <w:t xml:space="preserve">New clay–alumina porous capillary support for gas and water filtration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibdas Bandyopadhyaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">100th Indian Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703292v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New clay–alumina porous capillary support for gas and water filtration applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Sarkar</w:t>
+                <w:t xml:space="preserve">Elaborating of bio-sourced nanocarbon membrane for water-filtration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula El Korhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibdas Bandyopadhyaya</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100th Indian Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Kolkata, India</w:t>
+              <w:t xml:space="preserve"> The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731611v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborating of bio-sourced nanocarbon membrane for water-filtration applications</w:t>
+                <w:t xml:space="preserve">Development of non-oxide ceramic membranes for high temperature hydrogen separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oula El Korhani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">L. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+              <w:t xml:space="preserve">The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687263v1</w:t>
+                <w:t xml:space="preserve">hal-01687272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and selective properties of surface grafted ceramic membranes in air-gap and direct-contact membrane distillation process</w:t>
               </w:r>
@@ -8814,51 +8814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jarzynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,77 +8900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new non-oxide inorganic membranes for high temperature hydrogen separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,432 +9019,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted ceramic membranes for CO2 separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Water-organic separation applying pervaporation process with surface modified ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ulatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Prouzet</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12° Aachener Membran Kolloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">XXIII Ars Separatoria - International Symposium on Physicochemical Methods of Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Torun, Poland. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332992v1</w:t>
+                <w:t xml:space="preserve">hal-00333567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4+δ membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafted ceramic membranes for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+                <w:t xml:space="preserve">F. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Larring</w:t>
+                <w:t xml:space="preserve">S. Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Persin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">12° Aachener Membran Kolloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333574v1</w:t>
+                <w:t xml:space="preserve">hal-00332992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Water-organic separation applying pervaporation process with surface modified ceramic membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Kujawski</w:t>
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4+δ membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K. Kujawski</w:t>
+                <w:t xml:space="preserve">P.I. Dalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ulatowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Larbot</w:t>
+                <w:t xml:space="preserve">Y. Larring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Ars Separatoria - International Symposium on Physicochemical Methods of Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Torun, Poland. pp.345-348</w:t>
+              <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333567v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications, superhydrophobic membranes and application to desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9639,77 +9639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chemistry to Processing of Boron-Modified Silicon Carbide Precursors: Mesoporous and Dense Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chemistry to Processing of Boron-Modified Silicon Carbide Precursors:Mesoporous and Dense Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,103 +9997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphite porous membranes for the coupling of cathodic Electro-Fenton reaction to ultrafiltration for organic pollutants degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States. 2015</w:t>
@@ -10174,51 +10174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Summer School 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cetraro, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10275,90 +10275,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Water Channels - Toward Next-Generation Reverse Osmosis Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Vincenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Sapalidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Desalination. From Nanoscale to Real World Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10458,51 +10458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M H Al-Jeshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10809,51 +10809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04846799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Jayakumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annick Cerneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.130679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvinraj Nursiah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina-Elena Musteata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmst.2023.1241526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04054095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Zghal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saif Al Saidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Al- Isaee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01168-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1119-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Vincenzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;ktu&#287; Ahunbay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03799131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.107557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kujawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kujawski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Gharabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khemakhem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Knozowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1140201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Tahri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ayadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1135826" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bryjak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfa Dong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia M. Abdelrahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKW7P90Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.08.054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XKFZ0CQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qibing Chang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.1002010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belibi Belibi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguemtchouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ndi Nsami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVGHBND8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Winnubst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3516-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Er Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86MBSJGR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sarkar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourja Ghosh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Banerjee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Larbot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2014.882246" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Koter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5035297" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozicka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula El Korhani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khoury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-121" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jarzynka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.704976" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerneaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7DTMBS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.042" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GB103RD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6572X3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.12.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PS9X7X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallista Sears" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#252;tz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Finn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5194K6B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Struzynska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.03.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T03R18X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gazagnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7WPNCZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spiccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/5/055708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KG4VSPLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pringle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.08.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DK75K07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163764v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000048016.61694.7c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72LLF97G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja039146z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagoua Clay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ndiapa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Acosta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leleu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Cristian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kujawski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332992v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333567v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kujawski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulatowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881264v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Osman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Membrane-Desalination-From-Nanoscale-to-Real-World-Applications/Sapalidis/p/book/9780367030797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M H Al-Jeshi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04846799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Jayakumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annick Cerneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.130679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvinraj Nursiah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina-Elena Musteata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmst.2023.1241526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04054095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Zghal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1119-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saif Al Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Al- Isaee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01168-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Vincenzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;ktu&#287; Ahunbay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03799131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.107557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kujawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kujawski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Gharabli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Knozowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khemakhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20960" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfa Dong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Tahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ayadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1135826" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bryjak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujawski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia M. Abdelrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Osman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKW7P90Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1140201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belibi Belibi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguemtchouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ndi Nsami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.090" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVGHBND8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qibing Chang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.1002010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Winnubst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3516-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.08.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XKFZ0CQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Er Zhou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sarkar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourja Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Banerjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Larbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2014.882246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Koter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5035297" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozicka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.044" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86MBSJGR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jarzynka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.704976" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerneaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7DTMBS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GB103RD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6572X3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula El Korhani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khoury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.12.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PS9X7X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallista Sears" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#252;tz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Finn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5194K6B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Struzynska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.03.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T03R18X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gazagnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7WPNCZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spiccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/5/055708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KG4VSPLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pringle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.08.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DK75K07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja039146z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000048016.61694.7c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72LLF97G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagoua Clay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ndiapa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Acosta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687213v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leleu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717352v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Cristian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731611v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kujawski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333567v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kujawski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulatowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condom" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881264v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Osman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Membrane-Desalination-From-Nanoscale-to-Real-World-Applications/Sapalidis/p/book/9780367030797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M H Al-Jeshi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>