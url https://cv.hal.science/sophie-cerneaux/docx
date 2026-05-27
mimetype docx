--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -464,295 +464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive adsorbent composites of porous graphite carbon/carbon nanotube for highly efficient organic dye removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed manufacturing process of a tubular carbon microfiltration membrane for industrial wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Mohammed Saif Al Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulaiman Al- Isaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11814-022-1119-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-021-01168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709791v1</w:t>
+                <w:t xml:space="preserve">hal-03907672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed manufacturing process of a tubular carbon microfiltration membrane for industrial wastewater treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroactive adsorbent composites of porous graphite carbon/carbon nanotube for highly efficient organic dye removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Saif Al Saidi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulaiman Al- Isaee</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.291-306. </w:t>
+              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-021-01168-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11814-022-1119-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907672v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilayer versus Polymeric Artificial Water Channel Membranes: Structural Determinants for Enhanced Filtration Performances</w:t>
               </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Göktuğ Ahunbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (35), pp.14386-14393. </w:t>
@@ -970,477 +970,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of highly porous carbon graphite/carbon nanotubes composite by in-situ growth of carbon nanotubes for the removal of humic acid and copper (II) from wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Integration of sub-stoichiometric titanium oxide reactive electrochemical membrane as anode in the electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.107557⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 400, pp.125936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799131v1</w:t>
+                <w:t xml:space="preserve">hal-03117332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium dioxide membranes decorated by silanes based-modifiers for membrane distillation – Material chemistry approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+                <w:t xml:space="preserve">One-step synthesis of highly porous carbon graphite/carbon nanotubes composite by in-situ growth of carbon nanotubes for the removal of humic acid and copper (II) from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samer Al-Gharabli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 596, pp.117597. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.107557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.107557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790686v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sub-stoichiometric titanium oxide reactive electrochemical membrane as anode in the electro-Fenton process</w:t>
+                <w:t xml:space="preserve">Zirconium dioxide membranes decorated by silanes based-modifiers for membrane distillation – Material chemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Trellu</w:t>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+                <w:t xml:space="preserve">Guoqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Causserand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samer Al-Gharabli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 400, pp.125936. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 596, pp.117597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117332v1</w:t>
+                <w:t xml:space="preserve">hal-03790686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-oxidation of organic pollutants by reactive electrochemical membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,853 +1498,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Ceramic Membranes for Water Desalination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of low cost ultrafiltration ceramic membrane by Tunisian olive oil molecules and application to air gap membrane distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Knozowska</w:t>
+                <w:t xml:space="preserve">Imen Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7040402⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659559v1</w:t>
+                <w:t xml:space="preserve">hal-03881898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Hydrophobic Ceramic Membranes for Water Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katarzyna Knozowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7040402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674779v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Viard</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Fonblanc</w:t>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schmidt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+                <w:t xml:space="preserve">Cyril Vallicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (28), pp.15188 - 15197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670294v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of low cost ultrafiltration ceramic membrane by Tunisian olive oil molecules and application to air gap membrane distillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Fonblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Derbel</w:t>
+                <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Khemakhem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Abhijeet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Ben Amar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.20-25. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.20960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881898v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost alumina-mullite composite hollow fiber ceramic membrane fabricated via phase-inversion and sintering method</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of carbon microfiltration membrane applied to the treatment of textile industry effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingliang Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xinfa Dong</w:t>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.020⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (6), pp.1022 - 1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1140201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681396v1</w:t>
+                <w:t xml:space="preserve">hal-01682255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of an asymmetric microporous carbon membrane for ultrafiltration separation: application to the treatment of industrial dyeing effluent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-cost alumina-mullite composite hollow fiber ceramic membrane fabricated via phase-inversion and sintering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Tahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+                <w:t xml:space="preserve">Yingchao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Ayadi</w:t>
+                <w:t xml:space="preserve">Xinfa Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (50), pp.23473 - 23488. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.2057 - 2066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1135826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680491v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrophobization conditions and ceramic membranes pore size on their properties in vacuum membrane distillation of water–organic solvent mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Wierzbowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,2926 +2415,2926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How To Functionalize Ceramics by Perfluoroalkylsilanes for Membrane Separation Process? Properties and Application of Hydrophobized Ceramic Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Preparation of an asymmetric microporous carbon membrane for ultrafiltration separation: application to the treatment of industrial dyeing effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b00140⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (50), pp.23473 - 23488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1135826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677980v1</w:t>
+                <w:t xml:space="preserve">hal-01680491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and membrane transport of lanthanides with dynameric constitutional framework carriers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
+                <w:t xml:space="preserve">How To Functionalize Ceramics by Perfluoroalkylsilanes for Membrane Separation Process? Properties and Application of Hydrophobized Ceramic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bryjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H. Osman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+                <w:t xml:space="preserve">Jan Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.055⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.7564 - 7577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687112v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and membrane transport of lanthanides with dynameric constitutional framework carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiying Liang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 510, pp.182 - 190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 510, pp.50 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681249v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of carbon microfiltration membrane applied to the treatment of textile industry effluents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Coupling cathodic Electro-Fenton reaction to membrane filtration for AO7 dye degradation: A successful feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiying Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510, pp.182 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1140201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiltration ceramic membranes from local Cameroonian clay applicable to water treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of hazardous volatile organic compounds from water by vacuum pervaporation with hydrophobic ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 474, pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682999v1</w:t>
+                <w:t xml:space="preserve">hal-01684589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrophilic modification with nano-titania and operation modes on the oil–water separation performance of microfiltration membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaozhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (11), pp.4788 - 4795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19443994.2014.1002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste-to-resource preparation of a porous ceramic membrane support featuring elongated mullite whiskers with enhanced porosity and permeance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfiltration ceramic membranes from local Cameroonian clay applicable to water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belibi Belibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nguemtchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ndi Nsami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sieliechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.016⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.2752 - 2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684608v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of ZrO2 sol–gel transition by gelation time and viscosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qibing Chang</w:t>
+                <w:t xml:space="preserve">Waste-to-resource preparation of a porous ceramic membrane support featuring elongated mullite whiskers with enhanced porosity and permeance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Winnubst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-014-3516-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.711 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684606v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of hazardous volatile organic compounds from water by vacuum pervaporation with hydrophobic ceramic membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Evidence of ZrO2 sol–gel transition by gelation time and viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (1), pp.208 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-014-3516-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.08.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01684589v1</w:t>
+                <w:t xml:space="preserve">hal-01684606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of microfiltration membrane supports using coarse alumina grains coated by nano TiO2 as raw materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Effect of particle size distribution of raw powders on pore size distribution and bending strength of Al2O3 microfiltration membrane supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qibing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Er Zhou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (16), pp.4355 - 4361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (15), pp.3819 - 3825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687536v1</w:t>
+                <w:t xml:space="preserve">hal-01687533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the stability of metal oxide powders and ceramic membranes grafted by perfluoroalkylsilanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+                <w:t xml:space="preserve">Preparation and Characterization of Single Layer Ultra Filtration Alumina Membrane Directly over Porous Clay-Alumina Tubular and Capillary Support for Textile Effluent Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourja Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.059⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (3), pp.197 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0371750X.2014.882246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687247v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Single Layer Ultra Filtration Alumina Membrane Directly over Porous Clay-Alumina Tubular and Capillary Support for Textile Effluent Treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andre Larbot</w:t>
+                <w:t xml:space="preserve">Preparation of microfiltration membrane supports using coarse alumina grains coated by nano TiO2 as raw materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qibing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Er Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0371750X.2014.882246⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (16), pp.4355 - 4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729262v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Hydrophobic Titania Ceramic Membranes for Water Desalination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Investigation of the stability of metal oxide powders and ceramic membranes grafted by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443, pp.109 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am5035297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686235v1</w:t>
+                <w:t xml:space="preserve">hal-01687247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface modification on the physicochemical properties of ceramic membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient Hydrophobic Titania Ceramic Membranes for Water Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.044⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (16), pp.14223 - 14230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am5035297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687252v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the surface modification process of Al2O3, TiO2 and ZrO2 powders by PFAS molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 447, pp.14 - 22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size distribution of raw powders on pore size distribution and bending strength of Al2O3 microfiltration membrane supports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of surface modification on the physicochemical properties of ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.06.001⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443, pp.567 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687533v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane distillation properties of TiO 2 ceramic membranes modified by perfluoroalkylsilanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and performances of bio-sourced nanostructured carbon membranes elaborated by hydrothermal conversion of beer industry wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Jarzynka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Rozicka</w:t>
+                <w:t xml:space="preserve">Oula El Korhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2012.704976⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688774v1</w:t>
+                <w:t xml:space="preserve">hal-01689584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Zr-C-N-based hydrophobic plasma polymer membranes for small gas molecule separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cerneaux</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of new conductive porous graphite membranes for electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cornu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 527, pp.87-91. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 446, pp.42 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848855v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an asymmetric carbon microfiltration membrane: Application to the treatment of industrial textile wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+                <w:t xml:space="preserve">Si-Zr-C-N-based hydrophobic plasma polymer membranes for small gas molecule separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.042⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 527, pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689929v1</w:t>
+                <w:t xml:space="preserve">hal-00848855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of grafting of Al2O3, TiO2 and ZrO2 powders by perfluoroalkylsilanes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Rozicka</w:t>
+                <w:t xml:space="preserve">Development of an asymmetric carbon microfiltration membrane: Application to the treatment of industrial textile wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.021⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.179 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688766v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and performances of bio-sourced nanostructured carbon membranes elaborated by hydrothermal conversion of beer industry wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Khoury</w:t>
+                <w:t xml:space="preserve">Membrane distillation properties of TiO 2 ceramic membranes modified by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Jarzynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-121⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (7-9), pp.1352 - 1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2012.704976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689584v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of new conductive porous graphite membranes for electrochemical advanced oxidation processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+                <w:t xml:space="preserve">Efficiency of grafting of Al2O3, TiO2 and ZrO2 powders by perfluoroalkylsilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kujawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stella Lacour</w:t>
+                <w:t xml:space="preserve">Wojciech Kujawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Koter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rozicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 446, pp.42 - 49. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 420, pp.64 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689511v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New clay–alumina porous capillary supports for filtration application</w:t>
               </w:r>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Struzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5750,51 +5750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desalination of sodium chloride solutions and seawater with hydrophobic ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gazagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized hybrid membranes forming anionic and cationic permeation paths for the transport of biological solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hovnanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 247, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6252,260 +6252,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-driven ATP-pump by self-organized hybrid membrane materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new hybrid organic-inorganic membrane based on self-organized urea macrocyclic siloxane material as useful facilitated transport device for biological solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hovnanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barboiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
+                <w:t xml:space="preserve">P. Dieudonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja039146z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000048016.61694.7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163752v1</w:t>
+                <w:t xml:space="preserve">hal-00163764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid organic-inorganic membrane based on self-organized urea macrocyclic siloxane material as useful facilitated transport device for biological solutes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cerneaux</w:t>
+                <w:t xml:space="preserve">Ion-driven ATP-pump by self-organized hybrid membrane materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dieudonne</w:t>
+                <w:t xml:space="preserve">G. Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000048016.61694.7c⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126, pp.3543-3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja039146z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163764v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6523,103 +6523,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive electrochemical membranes for the removal of organic pollutants from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivallin Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
@@ -6756,103 +6756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiOx reactive electrochemical membranes for the removal of organic pollutants from water: process and material optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte (34280), France</w:t>
@@ -7000,695 +7000,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t>
+                <w:t xml:space="preserve">Polymer-derived mesoporous/microporous silicon carbide/nitride-based membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmilaire Roseline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+                <w:t xml:space="preserve">E. D. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Iwamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Shaping of Advanced Ceramics - Shaping VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687207v1</w:t>
+                <w:t xml:space="preserve">hal-01702452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmilaire Roseline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700057v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.X. Huong Le</w:t>
+                <w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705695v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt-spinnable polymer as precursor for SilicoBoroCarboNitride hollow fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R., Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.X. Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Viard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miele</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th international conference on Shaping of Advanced Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687193v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-derived mesoporous/microporous silicon carbide/nitride-based membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. D. Acosta</w:t>
+                <w:t xml:space="preserve">Melt-spinnable polymer as precursor for SilicoBoroCarboNitride hollow fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L. Nguyen</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babonneau Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Machado</w:t>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Shaping of Advanced Ceramics - Shaping VI</w:t>
+              <w:t xml:space="preserve">The 6th international conference on Shaping of Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702452v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiOx Magneli phases as anode material for the degradation of refractory pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmilaire Roseline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,64 +7752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage réaction électro-Fenton et microfiltration pour la dégradation de polluants bio-réfractaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e journées de l'Ecole Doctorale 459 Sciences Chimiques Balard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8102,64 +8102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Iwamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Darmstadt Germany</w:t>
@@ -8188,51 +8188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane separation and extraction of lanthanides with constitutional dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yahia M. Abdelrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8290,506 +8290,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gillot</w:t>
+                <w:t xml:space="preserve">Development of non-oxide ceramic membranes for high temperature hydrogen separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703292v1</w:t>
+                <w:t xml:space="preserve">hal-01687272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New clay–alumina porous capillary support for gas and water filtration applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Larbot</w:t>
+                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100th Indian Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Kolkata, India</w:t>
+              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731611v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborating of bio-sourced nanocarbon membrane for water-filtration applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+                <w:t xml:space="preserve">New clay–alumina porous capillary support for gas and water filtration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibdas Bandyopadhyaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">100th Indian Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687263v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of non-oxide ceramic membranes for high temperature hydrogen separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Elaborating of bio-sourced nanocarbon membrane for water-filtration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula El Korhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doumit Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+              <w:t xml:space="preserve"> The 10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687272v1</w:t>
+                <w:t xml:space="preserve">hal-01687263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and selective properties of surface grafted ceramic membranes in air-gap and direct-contact membrane distillation process</w:t>
               </w:r>
@@ -8814,51 +8814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kujawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jarzynka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,77 +8900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new non-oxide inorganic membranes for high temperature hydrogen separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,51 +9400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications, superhydrophobic membranes and application to desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9639,77 +9639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chemistry to Processing of Boron-Modified Silicon Carbide Precursors: Mesoporous and Dense Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chemistry to Processing of Boron-Modified Silicon Carbide Precursors:Mesoporous and Dense Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,103 +9997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphite porous membranes for the coupling of cathodic Electro-Fenton reaction to ultrafiltration for organic pollutants degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States. 2015</w:t>
@@ -10174,51 +10174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Summer School 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cetraro, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10458,51 +10458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M H Al-Jeshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Annick Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10809,51 +10809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04846799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Jayakumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annick Cerneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.130679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvinraj Nursiah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina-Elena Musteata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmst.2023.1241526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04054095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Zghal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1119-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saif Al Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Al- Isaee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01168-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Vincenzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;ktu&#287; Ahunbay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03799131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.107557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kujawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kujawski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Gharabli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Knozowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khemakhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20960" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfa Dong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Tahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ayadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1135826" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bryjak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujawski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia M. Abdelrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Osman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKW7P90Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1140201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belibi Belibi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguemtchouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ndi Nsami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.090" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVGHBND8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qibing Chang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.1002010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Winnubst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3516-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.08.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XKFZ0CQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Er Zhou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sarkar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourja Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Banerjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Larbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2014.882246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Koter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5035297" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozicka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.044" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86MBSJGR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jarzynka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.704976" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerneaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7DTMBS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GB103RD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6572X3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula El Korhani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khoury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.12.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PS9X7X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallista Sears" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#252;tz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Finn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5194K6B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Struzynska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.03.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T03R18X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gazagnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7WPNCZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spiccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/5/055708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KG4VSPLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pringle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.08.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DK75K07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja039146z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000048016.61694.7c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72LLF97G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagoua Clay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ndiapa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Acosta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687213v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leleu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717352v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Cristian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731611v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kujawski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333567v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kujawski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulatowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condom" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881264v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Osman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Membrane-Desalination-From-Nanoscale-to-Real-World-Applications/Sapalidis/p/book/9780367030797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M H Al-Jeshi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04846799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Jayakumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annick Cerneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.130679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvinraj Nursiah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina-Elena Musteata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmst.2023.1241526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04054095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Zghal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saif Al Saidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Al- Isaee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01168-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1119-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Vincenzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#246;ktu&#287; Ahunbay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03907733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03799131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.107557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kujawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kujawski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Gharabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khemakhem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Knozowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1140201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfa Dong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bryjak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.10.067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Tahri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ayadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1135826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia M. Abdelrahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKW7P90Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N023SBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.08.054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XKFZ0CQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qibing Chang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.1002010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belibi Belibi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguemtchouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ndi Nsami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVGHBND8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Winnubst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3516-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Er Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.06.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86MBSJGR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sarkar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourja Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Banerjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Larbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2014.882246" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.07.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Koter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5035297" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozicka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula El Korhani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khoury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7DTMBS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GB103RD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688774v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jarzynka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.704976" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6572X3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.12.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PS9X7X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallista Sears" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#252;tz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Finn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5194K6B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Struzynska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Persin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.03.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T03R18X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gazagnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7WPNCZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Cheng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spiccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/5/055708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KG4VSPLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zakeeruddin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pringle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.08.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DK75K07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163764v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000048016.61694.7c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72LLF97G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja039146z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagoua Clay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ndiapa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Acosta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iwamoto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687213v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leleu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717352v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Cristian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibdas Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kujawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kujawski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333567v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kujawski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulatowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condom" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881264v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Osman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Membrane-Desalination-From-Nanoscale-to-Real-World-Applications/Sapalidis/p/book/9780367030797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M H Al-Jeshi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>