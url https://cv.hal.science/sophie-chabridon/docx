--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2131,248 +2131,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing privacy, security and performance to the internet of things through usage control and blockchains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryline Laurent</w:t>
+                <w:t xml:space="preserve">SHORE: a model-driven approach that combines goal, semantic and variability models for Smart HOme self-REconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Traverson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_6⟩</w:t>
+              <w:t xml:space="preserve">MODELSWARD 2022: 10th international conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, France. pp.328-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010907300003119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754051v1</w:t>
+                <w:t xml:space="preserve">hal-03610122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHORE: a model-driven approach that combines goal, semantic and variability models for Smart HOme self-REconfiguration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Traverson</w:t>
+                <w:t xml:space="preserve">Bringing privacy, security and performance to the internet of things through usage control and blockchains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2022: 10th international conference on Model-Driven Engineering and Software Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, France. pp.328-335, </w:t>
+              <w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, Luxembourg. pp.57-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010907300003119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610122v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The smart grid simulation framework: model-driven engineering applied to cyber-physical systems</w:t>
               </w:r>
@@ -2599,278 +2599,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-preserving content-based publish/subscribe with encrypted matching and data splitting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryline Laurent</w:t>
+                <w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cantenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2020: 17th International Conference on Security and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0009833204050414⟩</w:t>
+              <w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.15-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910407v1</w:t>
+                <w:t xml:space="preserve">hal-02530289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+                <w:t xml:space="preserve">Privacy-preserving content-based publish/subscribe with encrypted matching and data splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.15-25, </w:t>
+              <w:t xml:space="preserve">SECRYPT 2020: 17th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.405-414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0009833204050414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530289v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing B2B supply chain traceability using smart contracts and IoT</w:t>
               </w:r>
@@ -2971,395 +2971,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticated and Privacy-Preserving Consent Management in the Internet of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Leneutre</w:t>
+                <w:t xml:space="preserve">Mastering interactions with Internet of Things platforms through the IoTVar middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Victor Borges Caldas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANT 2019: 10th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.037⟩</w:t>
+              <w:t xml:space="preserve">UCAMI 2019: 13th International Conference on Ubiquitous Computing and Ambient ‪Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tolède, Spain. pp.78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019031078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147191v1</w:t>
+                <w:t xml:space="preserve">hal-02373839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering interactions with Internet of Things platforms through the IoTVar middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+                <w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cantenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAMI 2019: 13th International Conference on Ubiquitous Computing and Ambient ‪Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2019031078⟩</w:t>
+              <w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.372 - 379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373839v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+                <w:t xml:space="preserve">Authenticated and Privacy-Preserving Consent Management in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leneutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Laaouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.372 - 379, </w:t>
+              <w:t xml:space="preserve">ANT 2019: 10th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.256-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070535v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving performances of log mining for anomaly prediction through NLP-based log parsing</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leneutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M4IoT 2018: 5th Workshop on Middleware and Applications for the Internet of Things at the 2018 ACM/IFIP International Middleware Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rennes, France. pp.35 - 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3681,291 +3681,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models of hard drive failures based on operational data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aussel</w:t>
+                <w:t xml:space="preserve">A multiscale approach for a distributed event-based Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jaulin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICMLA 2017 : 16th IEEE International Conference On Machine Learning And Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA.2017.00-92⟩</w:t>
+              <w:t xml:space="preserve">PICOM 2017 : 15th International Conference on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orlando, United States. pp.844 - 852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703140v1</w:t>
+                <w:t xml:space="preserve">hal-01766251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach for a distributed event-based Internet of Things</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Predictive models of hard drive failures based on operational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lecocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eriza Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICOM 2017 : 15th International Conference on Pervasive Intelligence and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orlando, United States. pp.844 - 852, </w:t>
+              <w:t xml:space="preserve"> ICMLA 2017 : 16th IEEE International Conference On Machine Learning And Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico. pp.619 - 625, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA.2017.00-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766251v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified modeling of quality of context and quality of situation for context-aware applications in the internet of things</w:t>
               </w:r>
@@ -5453,239 +5453,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust-based context contract models for the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Machara Marquez</w:t>
+                <w:t xml:space="preserve">QoCIM : A Meta-model for Quality of Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIC/ATC 2013 : 10th International Conference on Ubiquitous Intelligence and Computing and 10th International Conference on Autonomic and Trusted Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Annecy, France. pp.PP. 302-3015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257890v1</w:t>
+                <w:t xml:space="preserve">hal-01212943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoCIM : A Meta-model for Quality of Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desprats</w:t>
+                <w:t xml:space="preserve">Trust-based context contract models for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Machara Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UIC/ATC 2013 : 10th International Conference on Ubiquitous Intelligence and Computing and 10th International Conference on Autonomic and Trusted Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Vietri Sul Mare, Italy. pp.557 - 562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UIC-ATC.2013.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212943v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCOME - Multi-scale context management for the internet of things</w:t>
               </w:r>
@@ -6923,177 +6923,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+                <w:t xml:space="preserve">A framework for quality of context management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
+              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany. pp.120 - 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315821v1</w:t>
+                <w:t xml:space="preserve">hal-01317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7122,399 +7092,429 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for quality of context management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Abid</w:t>
+                <w:t xml:space="preserve">Towards context-aware components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany. pp.120 - 131, </w:t>
+              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317618v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ShareX3D, a scientific collaborative 3D viewer over HTTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nouailhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t>
+              <w:t xml:space="preserve">WEB3D 2008 : 13th International Symposium on 3D Web Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Los Angeles, California, United States. pp.35 - 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1394209.1394220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327154v1</w:t>
+                <w:t xml:space="preserve">hal-01327149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShareX3D, a scientific collaborative 3D viewer over HTTP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Malik Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEB3D 2008 : 13th International Symposium on 3D Web Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Los Angeles, California, United States. pp.35 - 41, </w:t>
+              <w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1394209.1394220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327149v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t>
               </w:r>
@@ -9066,51 +9066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-01005-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3283300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010907300003119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Laaouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2018.00031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriza Fazli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-92" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766930" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moniot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394220" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydialle Chateigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_44" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B8F0PB6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-01005-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3283300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010907300003119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Laaouane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2018.00031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriza Fazli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-92" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766930" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moniot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydialle Chateigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_44" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B8F0PB6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>