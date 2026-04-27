--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -2131,248 +2131,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHORE: a model-driven approach that combines goal, semantic and variability models for Smart HOme self-REconfiguration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Traverson</w:t>
+                <w:t xml:space="preserve">Bringing privacy, security and performance to the internet of things through usage control and blockchains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2022: 10th international conference on Model-Driven Engineering and Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010907300003119⟩</w:t>
+              <w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, Luxembourg. pp.57-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610122v1</w:t>
+                <w:t xml:space="preserve">hal-03754051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing privacy, security and performance to the internet of things through usage control and blockchains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryline Laurent</w:t>
+                <w:t xml:space="preserve">SHORE: a model-driven approach that combines goal, semantic and variability models for Smart HOme self-REconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Traverson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual, Luxembourg. pp.57-72, </w:t>
+              <w:t xml:space="preserve">MODELSWARD 2022: 10th international conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, France. pp.328-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010907300003119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754051v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The smart grid simulation framework: model-driven engineering applied to cyber-physical systems</w:t>
               </w:r>
@@ -2599,278 +2599,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+                <w:t xml:space="preserve">Privacy-preserving content-based publish/subscribe with encrypted matching and data splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t>
+              <w:t xml:space="preserve">SECRYPT 2020: 17th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.405-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009833204050414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530289v1</w:t>
+                <w:t xml:space="preserve">hal-02910407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-preserving content-based publish/subscribe with encrypted matching and data splitting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryline Laurent</w:t>
+                <w:t xml:space="preserve">A model based toolchain for the cosimulation of cyber-physical systems with FMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cantenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2020: 17th International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.405-414, </w:t>
+              <w:t xml:space="preserve">MODELSWARD 2020: 8th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.15-25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0009833204050414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0008875400150025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910407v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing B2B supply chain traceability using smart contracts and IoT</w:t>
               </w:r>
@@ -2971,395 +2971,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering interactions with Internet of Things platforms through the IoTVar middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+                <w:t xml:space="preserve">Authenticated and Privacy-Preserving Consent Management in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leneutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Laaouane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAMI 2019: 13th International Conference on Ubiquitous Computing and Ambient ‪Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2019031078⟩</w:t>
+              <w:t xml:space="preserve">ANT 2019: 10th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.256-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373839v1</w:t>
+                <w:t xml:space="preserve">hal-02147191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+                <w:t xml:space="preserve">Mastering interactions with Internet of Things platforms through the IoTVar middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Victor Borges Caldas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t>
+              <w:t xml:space="preserve">UCAMI 2019: 13th International Conference on Ubiquitous Computing and Ambient ‪Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tolède, Spain. pp.78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019031078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070535v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticated and Privacy-Preserving Consent Management in the Internet of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Leneutre</w:t>
+                <w:t xml:space="preserve">An approach to design smart grids and their IT system by cosimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cantenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Laaouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANT 2019: 10th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.256-263, </w:t>
+              <w:t xml:space="preserve">MODELSWARD 2019: 7th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.372 - 379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007407003720379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147191v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving performances of log mining for anomaly prediction through NLP-based log parsing</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leneutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M4IoT 2018: 5th Workshop on Middleware and Applications for the Internet of Things at the 2018 ACM/IFIP International Middleware Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rennes, France. pp.35 - 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3681,291 +3681,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach for a distributed event-based Internet of Things</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Predictive models of hard drive failures based on operational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lecocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eriza Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICOM 2017 : 15th International Conference on Pervasive Intelligence and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142⟩</w:t>
+              <w:t xml:space="preserve"> ICMLA 2017 : 16th IEEE International Conference On Machine Learning And Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico. pp.619 - 625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA.2017.00-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766251v1</w:t>
+                <w:t xml:space="preserve">hal-01703140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models of hard drive failures based on operational data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yohan Petetin</w:t>
+                <w:t xml:space="preserve">A multiscale approach for a distributed event-based Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eriza Fazli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICMLA 2017 : 16th IEEE International Conference On Machine Learning And Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico. pp.619 - 625, </w:t>
+              <w:t xml:space="preserve">PICOM 2017 : 15th International Conference on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orlando, United States. pp.844 - 852, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMLA.2017.00-92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703140v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified modeling of quality of context and quality of situation for context-aware applications in the internet of things</w:t>
               </w:r>
@@ -5453,239 +5453,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoCIM : A Meta-model for Quality of Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desprats</w:t>
+                <w:t xml:space="preserve">Trust-based context contract models for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Machara Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UIC/ATC 2013 : 10th International Conference on Ubiquitous Intelligence and Computing and 10th International Conference on Autonomic and Trusted Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Vietri Sul Mare, Italy. pp.557 - 562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UIC-ATC.2013.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212943v1</w:t>
+                <w:t xml:space="preserve">hal-01257890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust-based context contract models for the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Machara Marquez</w:t>
+                <w:t xml:space="preserve">QoCIM : A Meta-model for Quality of Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIC/ATC 2013 : 10th International Conference on Ubiquitous Intelligence and Computing and 10th International Conference on Autonomic and Trusted Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Annecy, France. pp.PP. 302-3015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UIC-ATC.2013.73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257890v1</w:t>
+                <w:t xml:space="preserve">hal-01212943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCOME - Multi-scale context management for the internet of things</w:t>
               </w:r>
@@ -6923,360 +6923,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for quality of context management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Abid</w:t>
+                <w:t xml:space="preserve">Towards context-aware components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
+              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317618v1</w:t>
+                <w:t xml:space="preserve">hal-01315821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
+                <w:t xml:space="preserve">A framework for quality of context management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany. pp.120 - 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465761v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1 - 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315821v1</w:t>
+                <w:t xml:space="preserve">hal-01465761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShareX3D, a scientific collaborative 3D viewer over HTTP</w:t>
               </w:r>
@@ -9066,51 +9066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-01005-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3283300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010907300003119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Laaouane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2018.00031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriza Fazli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-92" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766930" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moniot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydialle Chateigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_44" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B8F0PB6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-01005-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3283300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010907300003119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Laaouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2018.00031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriza Fazli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-92" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766930" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moniot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydialle Chateigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_44" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B8F0PB6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>