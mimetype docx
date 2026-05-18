--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -6923,598 +6923,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315821v1</w:t>
+                <w:t xml:space="preserve">hal-01465761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for quality of context management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Abid</w:t>
+                <w:t xml:space="preserve">Towards context-aware components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
+              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317618v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
+                <w:t xml:space="preserve">A framework for quality of context management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany. pp.120 - 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465761v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShareX3D, a scientific collaborative 3D viewer over HTTP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Malik Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEB3D 2008 : 13th International Symposium on 3D Web Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1394209.1394220⟩</w:t>
+              <w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327149v1</w:t>
+                <w:t xml:space="preserve">hal-01327154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic approach to consistency management for mobile multiplayer games</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ShareX3D, a scientific collaborative 3D viewer over HTTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nouailhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDUR 2008 : 2nd Workshop sur la Cohérence Des Données en Univers Réparti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">WEB3D 2008 : 13th International Symposium on 3D Web Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Los Angeles, California, United States. pp.35 - 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1416729.1416783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1394209.1394220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327154v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization medium : a consistency maintenance component for mobile multiplayer games</w:t>
               </w:r>
@@ -9066,51 +9066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-01005-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3283300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010907300003119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Laaouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2018.00031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriza Fazli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-92" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766930" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moniot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydialle Chateigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_44" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B8F0PB6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-023-01005-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.103975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3283300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Traverson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010907300003119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cantenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008875400150025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Laaouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007407003720379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2018.00031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriza Fazli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-92" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ahmed Nacer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766930" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416783" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moniot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394220" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1326257.1326275" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydialle Chateigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_44" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B8F0PB6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craipeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Legout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1887-4_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>