--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -492,165 +492,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance under influence? The power of sleep in My Year of Rest and Relaxation by Ottessa Moshfegh</w:t>
+                <w:t xml:space="preserve">David Vann/Steve Kazmierczak, auteurs de crimes. Violence réelle et fantasmée dans Last Day on Earth (2011) et Goat Mountain (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power and Empowerment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'études américaines, May 2024, Aix-en- Provence, France</w:t>
+              <w:t xml:space="preserve">La non-fiction narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Feb 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615943v1</w:t>
+                <w:t xml:space="preserve">hal-04996785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vann/Steve Kazmierczak, auteurs de crimes. Violence réelle et fantasmée dans Last Day on Earth (2011) et Goat Mountain (2013)</w:t>
+                <w:t xml:space="preserve">Resistance under influence? The power of sleep in My Year of Rest and Relaxation by Ottessa Moshfegh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La non-fiction narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Feb 2024, Arras, France</w:t>
+              <w:t xml:space="preserve">Power and Empowerment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'études américaines, May 2024, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996785v1</w:t>
+                <w:t xml:space="preserve">hal-04615943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the self: Noah Eli Gordon’s autobiographical project inbox (a reverse memoir) 2006</w:t>
               </w:r>
@@ -1147,177 +1147,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing the Contemporary North American Family: Family Portraits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: Representing the Contemporary North American Family: Family Portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cambridge Sholars Publishing, 2021, 1-5275-7285-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1527572854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753088v1</w:t>
+                <w:t xml:space="preserve">hal-03986894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Representing the Contemporary North American Family: Family Portraits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing the Contemporary North American Family: Family Portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1527572854</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Sholars Publishing, 2021, 1-5275-7285-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986894v1</w:t>
+                <w:t xml:space="preserve">hal-04753088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1745,51 +1745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950179v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.163.0059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950179v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.163.0059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>