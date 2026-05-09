--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -1147,177 +1147,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Representing the Contemporary North American Family: Family Portraits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing the Contemporary North American Family: Family Portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1527572854</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Sholars Publishing, 2021, 1-5275-7285-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986894v1</w:t>
+                <w:t xml:space="preserve">hal-04753088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing the Contemporary North American Family: Family Portraits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: Representing the Contemporary North American Family: Family Portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cambridge Sholars Publishing, 2021, 1-5275-7285-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1527572854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753088v1</w:t>
+                <w:t xml:space="preserve">hal-03986894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1745,51 +1745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950179v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.163.0059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950179v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.163.0059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>