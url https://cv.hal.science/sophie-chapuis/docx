--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -72,340 +72,418 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance under the Influence? “Subliminal Rebellion” in My Year of Rest and Relaxation by Ottessa Moshfegh</w:t>
+                <w:t xml:space="preserve">David Vann/Steve Kazmierczak, auteurs de crimes. Violence réelle et fantasmée dans Last Day on Earth (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/16a2b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320878v1</w:t>
+                <w:t xml:space="preserve">hal-05636572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little Failure, Great Success: the writer's memoir as a fail-safe genre</w:t>
+                <w:t xml:space="preserve">Resistance under the Influence? “Subliminal Rebellion” in My Year of Rest and Relaxation by Ottessa Moshfegh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (263), pp.59-71. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.163.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03950179v1</w:t>
+                <w:t xml:space="preserve">hal-05320878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Black Veil de Rick Moody, roman ventriloque</w:t>
+                <w:t xml:space="preserve">Little Failure, Great Success: the writer's memoir as a fail-safe genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (263), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.163.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986872v1</w:t>
+                <w:t xml:space="preserve">hal-03950179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Black Veil de Rick Moody, roman ventriloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing under Influence: Rick Moody's Stereophonic Autobiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -415,512 +493,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going unnoticed: Ottessa Moshfegh’s poetics of disengagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Louisville Conference on Literature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vann/Steve Kazmierczak, auteurs de crimes. Violence réelle et fantasmée dans Last Day on Earth (2011) et Goat Mountain (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La non-fiction narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Feb 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance under influence? The power of sleep in My Year of Rest and Relaxation by Ottessa Moshfegh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power and Empowerment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'études américaines, May 2024, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the self: Noah Eli Gordon’s autobiographical project inbox (a reverse memoir) 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragmented Lives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Auto/Biography Association, Jun 2024, Reykjavik - Université d’Islande, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’écrire en ligne: Me, Myself and I face à la communauté virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire: Expressions et perceptions de la communauté </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Glain; Silvana Segapeli, May 2023, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the value of waste in the digital era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastelands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia; Universidad Complutense, Apr 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Beast is what makes the man »: Cain versus Adam in Goat Mountain (2013) by David Vann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment, place and protest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for American Studies; British Association for American Studies Conference, Apr 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -930,206 +1008,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Male Bodies in Britain and the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAAT On-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, http://www.graat.fr/backissuemale.htm, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1139,179 +1217,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing the Contemporary North American Family: Family Portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Sholars Publishing, 2021, 1-5275-7285-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Representing the Contemporary North American Family: Family Portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1527572854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1321,167 +1399,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Magnificent possibilities’, ‘magnificent failure’ : trajectoire de l’échec dans Tender Is the Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrégation anglais 2023. F. Scott Fitzgerald. Tender is the Night</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, CAPES/AGREGATION, 978-2-340-06952-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streams of cyber-consciousness: Tao Lin’s inquiry into the digital self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary American Fiction in the Embrace of the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sussex Academic Press, 2021, 9781789760835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1491,114 +1569,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture de l’accident dans la fiction de Rick Moody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03950058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1745,51 +1823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950179v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.163.0059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16a2b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950179v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.163.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996815v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>