--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -208,2040 +208,2223 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignements de modélisation 3D et évolution de stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE PROVENCE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structuration de la recherche en éducation - L’héritage scientifique de Jacques Ginestié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiletés spatiales et instruments de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de laboratoire - Revue de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Éditions de Bonne Heure; Zenodo, pp.59-75, 2023, 978-2-493781-15-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10372142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 ans de formation aux technologies éducatives en Francophonie</w:t>
+                <w:t xml:space="preserve">Raisonnement spatial et STIM [symposium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forma.ons et média.ons numériques en direc.on d'adultes : quelles évolu.ons depuis les années 1980 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’étude Histoire de la formation des adultes (Gehfa), Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">13e rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903440v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement spatial et STIM [symposium]</w:t>
+                <w:t xml:space="preserve">25 ans de formation aux technologies éducatives en Francophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forma.ons et média.ons numériques en direc.on d'adultes : quelles évolu.ons depuis les années 1980 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’étude Histoire de la formation des adultes (Gehfa), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608457v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC CERTICE-BASE Certifier les enseignants francophones en compétences numériques de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tkaczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPM35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté PsySEF - Université de Lille, Département Sciences de l'Education et de la Formation, May 2025, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des stratégies de modélisation volumique d'étudiants ingénieurs en première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée des recherches en cours - 2e université d'été d'EPSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Études Pluridisciplinaires sur l'Ingénierie (EPSI), Aug 2025, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences spatiales et performance en STIM au collège. Dans Charles. S, Raisonnement spatial et STIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e rencontres scientifiques de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing 3-D modelling learning activity to characterise nudges and boosts in Computer Assisted Design. Dans A. Jaillet et S. Charles, Nudges, boosts and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Artificial Rationalities 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8; IPC - Facultés Libres de Philosophie et de Psychologie, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
+                <w:t xml:space="preserve">Analysing Mechanical Engineering Students’ 3-D Modelling Activity to Identify Learner 3-D Modelling Strategies. Dans Charles. S, Rationalising learner activity for learning analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du RAIFFET : Éducation technologique, formation professionnelle et nouveaux rapports aux savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; IPC - Facultés Libres de Philosophie et de Psychologie, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949499v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Mechanical Engineering Students’ 3-D Modelling Activity to Identify Learner 3-D Modelling Strategies. Dans Charles. S, Rationalising learner activity for learning analysis</w:t>
+                <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; IPC - Facultés Libres de Philosophie et de Psychologie, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque international du RAIFFET : Éducation technologique, formation professionnelle et nouveaux rapports aux savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705764v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Automated Systems for Learning Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Artificial Rationalities. HAR 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Philosophie Comparée, Sep 2023, Paris, France. pp.359-374, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Automated Guidance Systems for Learning Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Philosophie Comparée, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements de modélisation 3D et évolution de performance et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation - Colloque international en hommage à Jacques Ginestié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ Aix-Marseille Université, Oct 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to characterise performance in engineering freshmen's modelling tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st ANNUAL CONFERENCE OF THE EUROPEAN SOCIETY FOR ENGINEERING EDUCATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technological University Dublin; European Society for Engineering, Sep 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages par un outil de modélisation volumique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité du chercheur en éducation Enjeux de société et recherches en éducation et formation : mise en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Bonheurs; École des hautes études en sciences sociales; Laboratoire PARAGRAPHE; Laboratoire CIREL; GEEMPA; ARDéCo, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on apprendre avec des tests ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMEE-Europe 34e colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMons, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’enseignements de modélisation 3D en école d’ingénieurs : le double enjeu de la justesse et de l’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROC 2023 La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université TÉLUQ; REFAD; Observatoire du numérique en éducation; CIRTA, Nov 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t>
+              <w:t xml:space="preserve">6ème Colloque international du RAIFFET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOLE NORMALE SUPERIEURE DE L'ENSEIGNEMENT TECHNIQUE (E.N.S.E.T.) de LIBREVILLE au GABON, Jul 2022, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768627v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du RAIFFET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOLE NORMALE SUPERIEURE DE L'ENSEIGNEMENT TECHNIQUE (E.N.S.E.T.) de LIBREVILLE au GABON, Jul 2022, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417579v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double démarche observation et test en performance pour caractériser l'habileté spatiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque international en éducation : enjeux actuels de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en travail collaboratif et évolution des stratégies de modélisation 3D : méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire QUARTZ, Jan 2021, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habileté spatiale, performance académique et enseignements à ISAE-Supméca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire QUARTZ, Feb 2020, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en travail collaboratif et évolution des stratégies d’habileté spatiale et de modélisation 3D : méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cognition - CY Advanced Studies, Nov 2020, Neuville-sur-Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between spatial visualisation, individual characteristics and academic performance of first-year students in a French engineering school</w:t>
+                <w:t xml:space="preserve">Quel est l’impact de l’habileté spatiale, de la créativité et des caractéristiques individuelles sur la capacité à concevoir en trois dimensions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2019 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Budapest University of Technology and Economics, Sep 2019, Budapest, Hungary. pp.ISBN: 978-2-87352-018-2</w:t>
+              <w:t xml:space="preserve">IPM fête ses 30 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417462v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de l’habileté spatiale, de la créativité et des caractéristiques individuelles sur la capacité à concevoir en trois dimensions?</w:t>
+                <w:t xml:space="preserve">Exploring the relationship between spatial visualisation, individual characteristics and academic performance of first-year students in a French engineering school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPM fête ses 30 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, May 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">SEFI 2019 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budapest University of Technology and Economics, Sep 2019, Budapest, Hungary. pp.ISBN: 978-2-87352-018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310363v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de mesure de la compétence de visualisation spatiale d’étudiants ingénieurs en mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche Dupuy de Lôme, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de l’habileté spatiale, de la créativité et des caractéristiques individuelles sur la capacité à concevoir en trois dimensions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPM fête ses 30 ans !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEFA Université de Lille, May 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en travail collaboratif et évolution des stratégies de modélisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Fran 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission Monteil, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2251,358 +2434,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodologies peut-on utiliser pour repérer les habiletés spatiales d'étudiants ingénieurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47 (3), pp.93-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets formatifs du spectacle-recherche sur les tuteurs et tutrices du master Bien-être dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les enseignements artistiques pour advenir au monde (vol. 2), 26 (3), pp.101-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1116393ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de tests spatiaux pour adultes à de jeunes adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.29-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48782/e-jiref-10-1-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de logiciels de modélisation 3D et pratique de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.77-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n1-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2612,292 +2795,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en travail collaboratif et évolution des stratégies de modélisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Fran 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels pré-requis pour manipuler la 3D ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier colloque scientifique e-FRAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2907,143 +3090,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudge Éducaton et vulnérabilités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3053,739 +3236,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mbouya Fassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relationship between spatial ability, individual characteristics and academic performance of first-year students in a French engineering school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.235-248, 2023, 978-2-87352-018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to characterise performance in engineering freshmen's modelling tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Society for Engineering Education (SEFI), pp.241-255, 2023, Book of Proceedings for the 51st Annual Conference of the European Society for Engineering Education, 978-2-87352-026-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel lien entre l'intentionnalité de créer une communauté de pratique et son émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international e-Formation des adultes et des jeunes adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes du Colloque e-Formation 2018, pp.282-290, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de mesure de la compétence de visualisation spatiale d’étudiants ingénieurs en mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346657v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-04444263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habileté spatiale et stratégies de modélisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. CY Cergy Paris Université, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023CYUN1160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04097396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3795,105 +3868,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma thèse en 180 secondes, Journée des Doctorants, Laboratoire Quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3961,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D337C078"/>
+    <w:nsid w:val="1A1B4015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4192,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4499-5842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269821244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138168651808407692174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tkaczuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Badiane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116393ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-10-1-29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n1-05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234738v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10372142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097396v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023CYUN1160" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4499-5842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269821244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138168651808407692174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10372142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608457v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tkaczuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Badiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116393ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-10-1-29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n1-05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234738v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097396v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023CYUN1160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>