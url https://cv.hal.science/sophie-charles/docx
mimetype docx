--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -425,96 +425,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement spatial et STIM [symposium]</w:t>
+                <w:t xml:space="preserve">Analyse des stratégies de modélisation volumique d'étudiants ingénieurs en première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2e Journée des recherches en cours - 2e université d'été d'EPSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études Pluridisciplinaires sur l'Ingénierie (EPSI), Aug 2025, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608457v1</w:t>
+                <w:t xml:space="preserve">hal-05231791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de formation aux technologies éducatives en Francophonie</w:t>
               </w:r>
@@ -576,217 +576,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC CERTICE-BASE Certifier les enseignants francophones en compétences numériques de base</w:t>
+                <w:t xml:space="preserve">Raisonnement spatial et STIM [symposium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seydou Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPM35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté PsySEF - Université de Lille, Département Sciences de l'Education et de la Formation, May 2025, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">13e rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206919v1</w:t>
+                <w:t xml:space="preserve">hal-04608457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des stratégies de modélisation volumique d'étudiants ingénieurs en première année</w:t>
+                <w:t xml:space="preserve">MOOC CERTICE-BASE Certifier les enseignants francophones en compétences numériques de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tkaczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée des recherches en cours - 2e université d'été d'EPSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études Pluridisciplinaires sur l'Ingénierie (EPSI), Aug 2025, Villeneuve d Ascq, France</w:t>
+              <w:t xml:space="preserve">IPM35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté PsySEF - Université de Lille, Département Sciences de l'Education et de la Formation, May 2025, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231791v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences spatiales et performance en STIM au collège. Dans Charles. S, Raisonnement spatial et STIM</w:t>
               </w:r>
@@ -904,178 +904,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Mechanical Engineering Students’ 3-D Modelling Activity to Identify Learner 3-D Modelling Strategies. Dans Charles. S, Rationalising learner activity for learning analysis</w:t>
+                <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; IPC - Facultés Libres de Philosophie et de Psychologie, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque international du RAIFFET : Éducation technologique, formation professionnelle et nouveaux rapports aux savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705764v1</w:t>
+                <w:t xml:space="preserve">hal-03949499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
+                <w:t xml:space="preserve">Analysing Mechanical Engineering Students’ 3-D Modelling Activity to Identify Learner 3-D Modelling Strategies. Dans Charles. S, Rationalising learner activity for learning analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du RAIFFET : Éducation technologique, formation professionnelle et nouveaux rapports aux savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; IPC - Facultés Libres de Philosophie et de Psychologie, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949499v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Automated Systems for Learning Analysis</w:t>
               </w:r>
@@ -1146,191 +1146,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Automated Guidance Systems for Learning Analysis</w:t>
+                <w:t xml:space="preserve">Enseignements de modélisation 3D et évolution de performance et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Jaillet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Philosophie Comparée, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Recherche en éducation - Colloque international en hommage à Jacques Ginestié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ Aix-Marseille Université, Oct 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234763v1</w:t>
+                <w:t xml:space="preserve">hal-04234815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements de modélisation 3D et évolution de performance et stratégies</w:t>
+                <w:t xml:space="preserve">Designing Automated Guidance Systems for Learning Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en éducation - Colloque international en hommage à Jacques Ginestié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ Aix-Marseille Université, Oct 2023, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Philosophie Comparée, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234815v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to characterise performance in engineering freshmen's modelling tasks?</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’enseignements de modélisation 3D en école d’ingénieurs : le double enjeu de la justesse et de l’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROC 2023 La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université TÉLUQ; REFAD; Observatoire du numérique en éducation; CIRTA, Nov 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1631,172 +1631,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du RAIFFET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOLE NORMALE SUPERIEURE DE L'ENSEIGNEMENT TECHNIQUE (E.N.S.E.T.) de LIBREVILLE au GABON, Jul 2022, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417579v1</w:t>
+                <w:t xml:space="preserve">hal-04768627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t>
+              <w:t xml:space="preserve">6ème Colloque international du RAIFFET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOLE NORMALE SUPERIEURE DE L'ENSEIGNEMENT TECHNIQUE (E.N.S.E.T.) de LIBREVILLE au GABON, Jul 2022, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768627v1</w:t>
+                <w:t xml:space="preserve">hal-04417579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double démarche observation et test en performance pour caractériser l'habileté spatiale.</w:t>
               </w:r>
@@ -1933,51 +1933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habileté spatiale, performance académique et enseignements à ISAE-Supméca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire QUARTZ, Feb 2020, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,165 +2065,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de l’habileté spatiale, de la créativité et des caractéristiques individuelles sur la capacité à concevoir en trois dimensions?</w:t>
+                <w:t xml:space="preserve">Exploring the relationship between spatial visualisation, individual characteristics and academic performance of first-year students in a French engineering school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPM fête ses 30 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, May 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">SEFI 2019 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budapest University of Technology and Economics, Sep 2019, Budapest, Hungary. pp.ISBN: 978-2-87352-018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310363v1</w:t>
+                <w:t xml:space="preserve">hal-04417462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between spatial visualisation, individual characteristics and academic performance of first-year students in a French engineering school</w:t>
+                <w:t xml:space="preserve">Quel est l’impact de l’habileté spatiale, de la créativité et des caractéristiques individuelles sur la capacité à concevoir en trois dimensions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2019 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Budapest University of Technology and Economics, Sep 2019, Budapest, Hungary. pp.ISBN: 978-2-87352-018-2</w:t>
+              <w:t xml:space="preserve">IPM fête ses 30 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417462v1</w:t>
+                <w:t xml:space="preserve">hal-04310363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de mesure de la compétence de visualisation spatiale d’étudiants ingénieurs en mécanique</w:t>
               </w:r>
@@ -2272,165 +2272,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de l’habileté spatiale, de la créativité et des caractéristiques individuelles sur la capacité à concevoir en trois dimensions ?</w:t>
+                <w:t xml:space="preserve">Mise en travail collaboratif et évolution des stratégies de modélisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPM fête ses 30 ans !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEFA Université de Lille, May 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque e-Fran 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Monteil, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656159v1</w:t>
+                <w:t xml:space="preserve">hal-03656161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en travail collaboratif et évolution des stratégies de modélisation 3D</w:t>
+                <w:t xml:space="preserve">Quel est l’impact de l’habileté spatiale, de la créativité et des caractéristiques individuelles sur la capacité à concevoir en trois dimensions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque e-Fran 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission Monteil, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IPM fête ses 30 ans !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA Université de Lille, May 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656161v1</w:t>
+                <w:t xml:space="preserve">hal-03656159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2615,472 +2615,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de tests spatiaux pour adultes à de jeunes adolescents</w:t>
+                <w:t xml:space="preserve">Apprentissage de logiciels de modélisation 3D et pratique de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.29-57. </w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.77-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48782/e-jiref-10-1-29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n1-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720722v1</w:t>
+                <w:t xml:space="preserve">hal-04587309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de logiciels de modélisation 3D et pratique de loisirs</w:t>
+                <w:t xml:space="preserve">Transfert de tests spatiaux pour adultes à de jeunes adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.77-98. </w:t>
+              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.29-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n1-05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48782/e-jiref-10-1-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587309v1</w:t>
+                <w:t xml:space="preserve">hal-04720722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mouity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mbouya Fassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to characterise performance in engineering freshmen's modelling tasks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Society for Engineering Education (SEFI), pp.241-255, 2023, Book of Proceedings for the 51st Annual Conference of the European Society for Engineering Education, 978-2-87352-026-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234738v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the relationship between spatial ability, individual characteristics and academic performance of first-year students in a French engineering school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.235-248, 2023, 978-2-87352-018-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de mesure de la compétence de visualisation spatiale d’étudiants ingénieurs en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel lien entre l'intentionnalité de créer une communauté de pratique et son émergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du Colloque e-Formation 2018, pp.282-290, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en travail collaboratif et évolution des stratégies de modélisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Fran 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels pré-requis pour manipuler la 3D ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier colloque scientifique e-FRAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3090,678 +3619,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudge Éducaton et vulnérabilités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789431v1</w:t>
-              </w:r>
-[...527 lines deleted...]
-                <w:t xml:space="preserve">hal-03346657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4034,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A1B4015"/>
+    <w:nsid w:val="E432DEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4499-5842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269821244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138168651808407692174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10372142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608457v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tkaczuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Badiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116393ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-10-1-29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n1-05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234738v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097396v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023CYUN1160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4499-5842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269821244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138168651808407692174" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10372142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tkaczuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Badiane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234815v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116393ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n1-05" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-10-1-29" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234738v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097396v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023CYUN1160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>