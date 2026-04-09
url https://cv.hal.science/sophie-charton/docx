--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Charton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CEA - Senior Fellow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9594-4025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3417-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of the flow instabilities inside and outside a rising spherical droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.105409. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kurdadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.129526. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Solvent extraction pathways to sustainable industrial processes: new solvents, modelling, and design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hlawitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangsheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1539379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04847538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable integrated solar device for the autonomous production of green methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cwicklinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (8), pp.2325-2341. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2024.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04624974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally integrated photoelectrochemical devices with perovskite/silicon tandem solar cells: a modular approach for scalable direct water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela R. A. Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (16), pp.3726-3739. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4se00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Nucleation Rates during Nonclassical Nucleation of Cerium Oxalate: Comparison of Incubation-Quenching and In Situ X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Kim Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.5631-5640. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.2260. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (42), pp.14853-14858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColHySE: An Advanced Column Hydrodynamic-based model for Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03564262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of transient liquid droplets and amorphous solid particles in nonclassical crystallization of cerium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.8502-8508. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03774753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-controlled precipitation of cerium oxalate crystals: The effect of water in nanostructured solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (17), pp.9428-9440. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03207624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSTE+ for in-situ SAXS Analysis with Droplet Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malloggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2990-3000. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0LC00454E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02893732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meshless Radial Basis Method (RBM) for solving the detailed population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115973. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ledesma Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (30), pp.8993-9004. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of conjugate mass transfer from a spherical droplet at moderate Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Souilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Transformation of Imogolite by Decylphosphonic Acid Yields an Interface Active Composite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.4068-4076. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b04242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02049905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the full turbulence spectrum for describing droplet coalescence and breakage in industrial liquid-liquid systems: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.1420-1432. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.61. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02510031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Couerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of TA6V alloy cleaning processes using supercritical CO2 cleaning, from coupled SEM, XPS, and TPD analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4998345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Aluminosilicate Nanotubes into a Surface Active Hybrid Phase by Decylphosphonic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of neodymium and cerium oxalates reactive precipitation in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of droplet coalescence and breakup in emulsions through a homogeneous population balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 354, pp.1197-1207. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) On-Chip Microliter Concentration Measurements in a Highly Extended UV–Visible Absorbance Linearity Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2456-2460. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast precipitation of transient amorphous cerium oxalate in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (24), pp.3302-3307. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ce00358k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Thermal and Hydrodynamic Simulations on LMJ Cryogenic Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST45-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative high-throughput SAXS methodologies based on photonic lab-on-a-chip sensors: application to macromolecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Indirect Drive Target A Thermal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Technology -Illinois-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST00-A36134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Hydrodynamic Study of the LMJ Cryogenic Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3P1), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST02-A17907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P. L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured solvent effects on precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295 (10), pp.1817-1826. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-017-4153-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CFD in the Development of Separation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Testing of Miniature Liquid-liquid Extraction Contactors for R&D Studies in Nuclear Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02197141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Precipitation in Emulsion Process: Toward a Non-nuclear Industrial Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Precipitation Patterns during Coalescence of Reacting Sessile Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karpitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (42), pp.11484-11490. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.468-477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maupoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.318. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rivalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hydrogen isotopes separation in a metal hydride bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schweich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00205-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for real gas expansion between two reservoirs connected by a thin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (2), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-2509(95)00256-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Charton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CEA - Senior Fellow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9594-4025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3417-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of the flow instabilities inside and outside a rising spherical droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.105409. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kurdadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.129526. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Solvent extraction pathways to sustainable industrial processes: new solvents, modelling, and design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hlawitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangsheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1539379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04847538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally integrated photoelectrochemical devices with perovskite/silicon tandem solar cells: a modular approach for scalable direct water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela R. A. Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (16), pp.3726-3739. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4se00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable integrated solar device for the autonomous production of green methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cwicklinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (8), pp.2325-2341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2024.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04624974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Nucleation Rates during Nonclassical Nucleation of Cerium Oxalate: Comparison of Incubation-Quenching and In Situ X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Kim Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.5631-5640. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.2260. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (42), pp.14853-14858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColHySE: An Advanced Column Hydrodynamic-based model for Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03564262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of transient liquid droplets and amorphous solid particles in nonclassical crystallization of cerium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.8502-8508. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03774753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-controlled precipitation of cerium oxalate crystals: The effect of water in nanostructured solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (17), pp.9428-9440. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03207624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ledesma Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (30), pp.8993-9004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of conjugate mass transfer from a spherical droplet at moderate Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSTE+ for in-situ SAXS Analysis with Droplet Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malloggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2990-3000. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0LC00454E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02893732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meshless Radial Basis Method (RBM) for solving the detailed population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115973. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Transformation of Imogolite by Decylphosphonic Acid Yields an Interface Active Composite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.4068-4076. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b04242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02049905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the full turbulence spectrum for describing droplet coalescence and breakage in industrial liquid-liquid systems: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.1420-1432. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Souilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.61. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02510031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Couerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of neodymium and cerium oxalates reactive precipitation in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Aluminosilicate Nanotubes into a Surface Active Hybrid Phase by Decylphosphonic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) On-Chip Microliter Concentration Measurements in a Highly Extended UV–Visible Absorbance Linearity Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2456-2460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast precipitation of transient amorphous cerium oxalate in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (24), pp.3302-3307. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ce00358k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of droplet coalescence and breakup in emulsions through a homogeneous population balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 354, pp.1197-1207. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of TA6V alloy cleaning processes using supercritical CO2 cleaning, from coupled SEM, XPS, and TPD analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4998345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Indirect Drive Target A Thermal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Technology -Illinois-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST00-A36134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Hydrodynamic Study of the LMJ Cryogenic Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3P1), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST02-A17907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P. L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative high-throughput SAXS methodologies based on photonic lab-on-a-chip sensors: application to macromolecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured solvent effects on precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295 (10), pp.1817-1826. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-017-4153-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Thermal and Hydrodynamic Simulations on LMJ Cryogenic Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST45-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Testing of Miniature Liquid-liquid Extraction Contactors for R&D Studies in Nuclear Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02197141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Precipitation in Emulsion Process: Toward a Non-nuclear Industrial Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CFD in the Development of Separation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Precipitation Patterns during Coalescence of Reacting Sessile Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karpitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (42), pp.11484-11490. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.468-477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maupoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.318. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rivalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hydrogen isotopes separation in a metal hydride bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schweich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00205-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for real gas expansion between two reservoirs connected by a thin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (2), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-2509(95)00256-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4E45F59"/>
+    <w:nsid w:val="8D6ACD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9594-4025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3417-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hlawitschka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buffo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Bart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1539379" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04624974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maragno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cwicklinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vannoorenberghe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2024.05.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4se00547c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03564262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alzyod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02893732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00454E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115973" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04242" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carrillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Marchisio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.06.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4998345" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05162" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00358k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST45-233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061266" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaud Fabre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baclet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST00-A36134" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Godefroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST02-A17907" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Riegler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4153-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721729v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.061" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.068" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721737v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ollivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.030" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karpitschka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02482" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00205-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBGZXSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(95)00256-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-887GWL91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9594-4025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3417-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hlawitschka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Bart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1539379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4se00547c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04624974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maragno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cwicklinski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vannoorenberghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2024.05.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03564262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alzyod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02893732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00454E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115973" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carrillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Marchisio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.06.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05162" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00358k" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4998345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaud Fabre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baclet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST00-A36134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Godefroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST02-A17907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061266" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Riegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4153-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST45-233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.068" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ollivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.061" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karpitschka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02482" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00205-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBGZXSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(95)00256-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-887GWL91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>