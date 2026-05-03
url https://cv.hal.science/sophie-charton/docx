--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Charton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CEA - Senior Fellow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9594-4025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3417-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of the flow instabilities inside and outside a rising spherical droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.105409. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kurdadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.129526. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Solvent extraction pathways to sustainable industrial processes: new solvents, modelling, and design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hlawitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangsheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1539379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04847538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally integrated photoelectrochemical devices with perovskite/silicon tandem solar cells: a modular approach for scalable direct water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela R. A. Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (16), pp.3726-3739. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4se00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable integrated solar device for the autonomous production of green methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cwicklinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (8), pp.2325-2341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2024.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04624974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Nucleation Rates during Nonclassical Nucleation of Cerium Oxalate: Comparison of Incubation-Quenching and In Situ X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Kim Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.5631-5640. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.2260. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (42), pp.14853-14858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColHySE: An Advanced Column Hydrodynamic-based model for Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03564262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of transient liquid droplets and amorphous solid particles in nonclassical crystallization of cerium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.8502-8508. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03774753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-controlled precipitation of cerium oxalate crystals: The effect of water in nanostructured solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (17), pp.9428-9440. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03207624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ledesma Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (30), pp.8993-9004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of conjugate mass transfer from a spherical droplet at moderate Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSTE+ for in-situ SAXS Analysis with Droplet Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malloggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2990-3000. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0LC00454E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02893732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meshless Radial Basis Method (RBM) for solving the detailed population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115973. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Transformation of Imogolite by Decylphosphonic Acid Yields an Interface Active Composite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.4068-4076. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b04242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02049905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the full turbulence spectrum for describing droplet coalescence and breakage in industrial liquid-liquid systems: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.1420-1432. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Souilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.61. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02510031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Couerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of neodymium and cerium oxalates reactive precipitation in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Aluminosilicate Nanotubes into a Surface Active Hybrid Phase by Decylphosphonic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) On-Chip Microliter Concentration Measurements in a Highly Extended UV–Visible Absorbance Linearity Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2456-2460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast precipitation of transient amorphous cerium oxalate in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (24), pp.3302-3307. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ce00358k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of droplet coalescence and breakup in emulsions through a homogeneous population balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 354, pp.1197-1207. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of TA6V alloy cleaning processes using supercritical CO2 cleaning, from coupled SEM, XPS, and TPD analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4998345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Indirect Drive Target A Thermal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Technology -Illinois-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST00-A36134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Hydrodynamic Study of the LMJ Cryogenic Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3P1), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST02-A17907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P. L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative high-throughput SAXS methodologies based on photonic lab-on-a-chip sensors: application to macromolecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured solvent effects on precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295 (10), pp.1817-1826. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-017-4153-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Thermal and Hydrodynamic Simulations on LMJ Cryogenic Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST45-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Testing of Miniature Liquid-liquid Extraction Contactors for R&D Studies in Nuclear Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02197141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Precipitation in Emulsion Process: Toward a Non-nuclear Industrial Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CFD in the Development of Separation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Precipitation Patterns during Coalescence of Reacting Sessile Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karpitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (42), pp.11484-11490. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.468-477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maupoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.318. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rivalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hydrogen isotopes separation in a metal hydride bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schweich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00205-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for real gas expansion between two reservoirs connected by a thin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (2), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-2509(95)00256-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Charton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CEA - Senior Fellow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9594-4025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3417-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of the flow instabilities inside and outside a rising spherical droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.105409. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kurdadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.129526. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Solvent extraction pathways to sustainable industrial processes: new solvents, modelling, and design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hlawitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangsheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1539379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04847538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally integrated photoelectrochemical devices with perovskite/silicon tandem solar cells: a modular approach for scalable direct water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela R. A. Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (16), pp.3726-3739. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4se00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable integrated solar device for the autonomous production of green methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cwicklinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (8), pp.2325-2341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2024.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04624974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Nucleation Rates during Nonclassical Nucleation of Cerium Oxalate: Comparison of Incubation-Quenching and In Situ X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Kim Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.5631-5640. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.2260. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (42), pp.14853-14858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColHySE: An Advanced Column Hydrodynamic-based model for Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03564262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of transient liquid droplets and amorphous solid particles in nonclassical crystallization of cerium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.8502-8508. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03774753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-controlled precipitation of cerium oxalate crystals: The effect of water in nanostructured solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (17), pp.9428-9440. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03207624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ledesma Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (30), pp.8993-9004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of conjugate mass transfer from a spherical droplet at moderate Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSTE+ for in-situ SAXS Analysis with Droplet Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malloggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2990-3000. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0LC00454E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02893732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meshless Radial Basis Method (RBM) for solving the detailed population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115973. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Souilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Transformation of Imogolite by Decylphosphonic Acid Yields an Interface Active Composite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.4068-4076. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b04242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02049905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the full turbulence spectrum for describing droplet coalescence and breakage in industrial liquid-liquid systems: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.1420-1432. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.61. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02510031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Couerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Aluminosilicate Nanotubes into a Surface Active Hybrid Phase by Decylphosphonic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of neodymium and cerium oxalates reactive precipitation in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) On-Chip Microliter Concentration Measurements in a Highly Extended UV–Visible Absorbance Linearity Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2456-2460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of droplet coalescence and breakup in emulsions through a homogeneous population balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 354, pp.1197-1207. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast precipitation of transient amorphous cerium oxalate in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (24), pp.3302-3307. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ce00358k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of TA6V alloy cleaning processes using supercritical CO2 cleaning, from coupled SEM, XPS, and TPD analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4998345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative high-throughput SAXS methodologies based on photonic lab-on-a-chip sensors: application to macromolecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Indirect Drive Target A Thermal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Technology -Illinois-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST00-A36134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Hydrodynamic Study of the LMJ Cryogenic Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3P1), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST02-A17907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P. L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured solvent effects on precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295 (10), pp.1817-1826. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-017-4153-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Thermal and Hydrodynamic Simulations on LMJ Cryogenic Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST45-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Testing of Miniature Liquid-liquid Extraction Contactors for R&D Studies in Nuclear Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02197141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Precipitation in Emulsion Process: Toward a Non-nuclear Industrial Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CFD in the Development of Separation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Precipitation Patterns during Coalescence of Reacting Sessile Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karpitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (42), pp.11484-11490. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.468-477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maupoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.318. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rivalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hydrogen isotopes separation in a metal hydride bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schweich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00205-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for real gas expansion between two reservoirs connected by a thin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (2), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-2509(95)00256-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D6ACD90"/>
+    <w:nsid w:val="3FD3242D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9594-4025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3417-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hlawitschka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Bart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1539379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4se00547c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04624974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maragno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cwicklinski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vannoorenberghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2024.05.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03564262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alzyod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02893732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00454E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115973" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carrillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Marchisio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.06.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05162" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00358k" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4998345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaud Fabre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baclet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST00-A36134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Godefroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST02-A17907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061266" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Riegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4153-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST45-233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.068" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ollivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.061" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karpitschka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02482" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00205-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBGZXSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(95)00256-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-887GWL91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9594-4025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3417-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hlawitschka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Bart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1539379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4se00547c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04624974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maragno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cwicklinski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vannoorenberghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2024.05.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03564262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alzyod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02893732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00454E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115973" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04242" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carrillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Marchisio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.06.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05162" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.176" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00358k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4998345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061266" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaud Fabre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baclet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST00-A36134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Godefroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST02-A17907" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Riegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4153-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST45-233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.068" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ollivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.061" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karpitschka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02482" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00205-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBGZXSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(95)00256-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-887GWL91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>