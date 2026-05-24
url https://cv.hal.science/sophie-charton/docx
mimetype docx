--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Charton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CEA - Senior Fellow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9594-4025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3417-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of the flow instabilities inside and outside a rising spherical droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.105409. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kurdadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.129526. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Solvent extraction pathways to sustainable industrial processes: new solvents, modelling, and design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hlawitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangsheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1539379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04847538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally integrated photoelectrochemical devices with perovskite/silicon tandem solar cells: a modular approach for scalable direct water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela R. A. Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (16), pp.3726-3739. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4se00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable integrated solar device for the autonomous production of green methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cwicklinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (8), pp.2325-2341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2024.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04624974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Nucleation Rates during Nonclassical Nucleation of Cerium Oxalate: Comparison of Incubation-Quenching and In Situ X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Kim Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.5631-5640. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.2260. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (42), pp.14853-14858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColHySE: An Advanced Column Hydrodynamic-based model for Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03564262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of transient liquid droplets and amorphous solid particles in nonclassical crystallization of cerium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.8502-8508. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03774753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-controlled precipitation of cerium oxalate crystals: The effect of water in nanostructured solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (17), pp.9428-9440. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03207624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ledesma Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (30), pp.8993-9004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of conjugate mass transfer from a spherical droplet at moderate Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSTE+ for in-situ SAXS Analysis with Droplet Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malloggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2990-3000. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0LC00454E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02893732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meshless Radial Basis Method (RBM) for solving the detailed population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115973. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Souilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Transformation of Imogolite by Decylphosphonic Acid Yields an Interface Active Composite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.4068-4076. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b04242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02049905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the full turbulence spectrum for describing droplet coalescence and breakage in industrial liquid-liquid systems: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.1420-1432. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.61. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02510031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Couerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Aluminosilicate Nanotubes into a Surface Active Hybrid Phase by Decylphosphonic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of neodymium and cerium oxalates reactive precipitation in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) On-Chip Microliter Concentration Measurements in a Highly Extended UV–Visible Absorbance Linearity Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2456-2460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of droplet coalescence and breakup in emulsions through a homogeneous population balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 354, pp.1197-1207. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast precipitation of transient amorphous cerium oxalate in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (24), pp.3302-3307. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ce00358k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of TA6V alloy cleaning processes using supercritical CO2 cleaning, from coupled SEM, XPS, and TPD analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4998345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative high-throughput SAXS methodologies based on photonic lab-on-a-chip sensors: application to macromolecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Indirect Drive Target A Thermal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Technology -Illinois-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST00-A36134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Hydrodynamic Study of the LMJ Cryogenic Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3P1), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST02-A17907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P. L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured solvent effects on precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295 (10), pp.1817-1826. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-017-4153-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Thermal and Hydrodynamic Simulations on LMJ Cryogenic Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST45-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Testing of Miniature Liquid-liquid Extraction Contactors for R&D Studies in Nuclear Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02197141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Precipitation in Emulsion Process: Toward a Non-nuclear Industrial Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CFD in the Development of Separation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Precipitation Patterns during Coalescence of Reacting Sessile Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karpitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (42), pp.11484-11490. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.468-477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maupoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.318. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rivalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hydrogen isotopes separation in a metal hydride bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schweich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00205-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for real gas expansion between two reservoirs connected by a thin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (2), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-2509(95)00256-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Charton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CEA - Senior Fellow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9594-4025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3417-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of the flow instabilities inside and outside a rising spherical droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.105409. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kurdadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.129526. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Polaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Solvent extraction pathways to sustainable industrial processes: new solvents, modelling, and design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hlawitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangsheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1539379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04847538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally integrated photoelectrochemical devices with perovskite/silicon tandem solar cells: a modular approach for scalable direct water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela R. A. Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (16), pp.3726-3739. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4se00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable integrated solar device for the autonomous production of green methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Cwicklinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (8), pp.2325-2341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2024.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04624974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Nucleation Rates during Nonclassical Nucleation of Cerium Oxalate: Comparison of Incubation-Quenching and In Situ X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Kim Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.5631-5640. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Flow at Nanoscale: Slip and Hydrodynamic Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6), pp.2260. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence Initiation in Liquid–Liquid Systems: A Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (42), pp.14853-14858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColHySE: An Advanced Column Hydrodynamic-based model for Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03564262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of transient liquid droplets and amorphous solid particles in nonclassical crystallization of cerium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.8502-8508. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03774753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-controlled precipitation of cerium oxalate crystals: The effect of water in nanostructured solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (17), pp.9428-9440. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03207624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of a liquid near an AFM tip: molecular dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ledesma Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (30), pp.8993-9004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of conjugate mass transfer from a spherical droplet at moderate Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSTE+ for in-situ SAXS Analysis with Droplet Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malloggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2990-3000. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0LC00454E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02893732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meshless Radial Basis Method (RBM) for solving the detailed population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alzyod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.115973. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Rachih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Souilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the full turbulence spectrum for describing droplet coalescence and breakage in industrial liquid-liquid systems: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.1420-1432. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Transformation of Imogolite by Decylphosphonic Acid Yields an Interface Active Composite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.4068-4076. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b04242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02049905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.61. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02510031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Couerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of neodymium and cerium oxalates reactive precipitation in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Aluminosilicate Nanotubes into a Surface Active Hybrid Phase by Decylphosphonic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) On-Chip Microliter Concentration Measurements in a Highly Extended UV–Visible Absorbance Linearity Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2456-2460. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast precipitation of transient amorphous cerium oxalate in concentrated nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (24), pp.3302-3307. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ce00358k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of droplet coalescence and breakup in emulsions through a homogeneous population balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele L. Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 354, pp.1197-1207. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of TA6V alloy cleaning processes using supercritical CO2 cleaning, from coupled SEM, XPS, and TPD analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4998345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Indirect Drive Target A Thermal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Technology -Illinois-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST00-A36134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Hydrodynamic Study of the LMJ Cryogenic Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3P1), pp.242-247. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST02-A17907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative high-throughput SAXS methodologies based on photonic lab-on-a-chip sensors: application to macromolecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P. L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhat Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Radajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured solvent effects on precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Riegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295 (10), pp.1817-1826. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-017-4153-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Thermal and Hydrodynamic Simulations on LMJ Cryogenic Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST45-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Testing of Miniature Liquid-liquid Extraction Contactors for R&D Studies in Nuclear Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02197141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Precipitation in Emulsion Process: Toward a Non-nuclear Industrial Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CFD in the Development of Separation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nemri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Precipitation Patterns during Coalescence of Reacting Sessile Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karpitschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (42), pp.11484-11490. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Paisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD-PBE coupled model for the simulation of the drops behaviour in a pulsed column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (2), pp.220-233. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides oxalate precipitation in emulsion modeling: From the drop scale to the industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.468-477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Nemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maupoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.318. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rivalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hydrogen isotopes separation in a metal hydride bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schweich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00205-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for real gas expansion between two reservoirs connected by a thin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (2), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-2509(95)00256-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FD3242D"/>
+    <w:nsid w:val="F0771A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9594-4025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3417-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hlawitschka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Bart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1539379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4se00547c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04624974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maragno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cwicklinski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vannoorenberghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2024.05.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03564262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alzyod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02893732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00454E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115973" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04242" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carrillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Marchisio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.06.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05162" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.176" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00358k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4998345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061266" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaud Fabre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baclet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST00-A36134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Godefroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST02-A17907" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Riegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4153-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST45-233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.068" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ollivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.061" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karpitschka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02482" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00205-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBGZXSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(95)00256-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-887GWL91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-charton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9594-4025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3417-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hlawitschka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsheng Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Bart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1539379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R. A. Maragno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4se00547c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04624974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maragno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cwicklinski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vannoorenberghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2024.05.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Kim Truong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03984792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Hilaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02856" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04483753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03564262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alzyod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.01.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03774753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01829" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ledesma Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02893732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00454E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115973" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carrillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Marchisio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.06.032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04242" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05162" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00358k" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.176" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4998345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaud Fabre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baclet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST00-A36134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Godefroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST02-A17907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061266" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Riegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4153-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST45-233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.068" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ollivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.061" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karpitschka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02482" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Klein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21933" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMC9GGQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TNTLZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00205-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBGZXSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(95)00256-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-887GWL91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>