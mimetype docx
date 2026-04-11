--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -160,334 +160,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic Schwann cell reprogramming supports cancer‐associated neuronal remodeling</w:t>
+                <w:t xml:space="preserve">A continuous approach of modeling tumorigenesis and axons regulation for the pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Rangel-Sosa</w:t>
+                <w:t xml:space="preserve">Marie-Jose Chaaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.24586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 595, pp.111967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728664v1</w:t>
+                <w:t xml:space="preserve">hal-04527648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous approach of modeling tumorigenesis and axons regulation for the pancreatic cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pancreatic Schwann cell reprogramming supports cancer‐associated neuronal remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Rangel-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 595, pp.111967. </w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (10), pp.1840-1861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.24586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527648v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumorigenesis and axons regulation for the pancreatic cancer: a mathematical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chauvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.111301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1057,466 +1057,466 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Mire</w:t>
+                <w:t xml:space="preserve">Elsa Bazellieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bazellieres</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Jungas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064483v1</w:t>
+                <w:t xml:space="preserve">hal-01989172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravascular hemolysis activates complement via cell-free heme and heme-loaded microvesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Helena Rajaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, JCI Insight, 3 (12), pp.e96910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/jci.insight.96910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Mann</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Mire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bazellieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bazellieres</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Jungas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989172v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-endocytic sorting of Plexin-D1 controls signal transduction and development of axonal and vascular circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Burk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Mire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Semaphorin Signaling Using Isolated Neurons in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,286 +1691,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule-associated protein 6 mediates neuronal connectivity through Semaphorin 3E-dependent signalling for axonal growth</w:t>
+                <w:t xml:space="preserve">Dysfunctional SEMA3E signaling underlies gonadotropin-releasing hormone neuron deficiency in Kallmann syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
+                <w:t xml:space="preserve">A. Cariboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+                <w:t xml:space="preserve">V. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mauconduit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+                <w:t xml:space="preserve">D. Cassatella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jonckheere</w:t>
+                <w:t xml:space="preserve">A. Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (6), pp.2413-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI78448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005112v1</w:t>
+                <w:t xml:space="preserve">hal-01430982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunctional SEMA3E signaling underlies gonadotropin-releasing hormone neuron deficiency in Kallmann syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microtubule-associated protein 6 mediates neuronal connectivity through Semaphorin 3E-dependent signalling for axonal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. André</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Caramello</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430982v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubule-associated protein 6 mediates neuronal connectivity through Semaphorin 3E-dependent signalling for axonal growth</w:t>
               </w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gory-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2084,265 +2084,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation rules for vessels and neurons: cooperative signaling between VEGF and neural guidance cues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pathfinding of corticothalamic axons relies on a rendezvous with thalamic projections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Lokmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryama Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-013-1278-4⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (3), pp.472-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862136v1</w:t>
+                <w:t xml:space="preserve">hal-00862141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathfinding of corticothalamic axons relies on a rendezvous with thalamic projections.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Navigation rules for vessels and neurons: cooperative signaling between VEGF and neural guidance cues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Burk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77 (3), pp.472-84. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (10), pp.1685-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-013-1278-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862141v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of repulsive guidance cues generates avascular zones that shape mammalian blood vessels.</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaphorins deployed to repel cell migrants at spinal cord borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2946,64 +2946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaphorins in development and adult brain: Implication for neurological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3041,51 +3041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gating of Sema3E/PlexinD1 signaling by neuropilin-1 switches axonal repulsion to attraction during brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of paralogous pontin and reptin gene expression during mouse development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5C95429"/>
+    <w:nsid w:val="9626B2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3490-9103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rangel-Sosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lucchesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Trang Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Puget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29659-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Roque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alves Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M Rangel-Sosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Altounian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2022.103726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Velona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2019.103397" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Burk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariboni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassatella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caramello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78448" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Deloulme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gory-Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jonckheere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1278-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mailhes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.11.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stryder M Meadows" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Fletcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gera Neufeld" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.249847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luchino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haigh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haigh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.04.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekrane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Usseglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aragnol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0011-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN1C7VJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3490-9103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rangel-Sosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lucchesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Trang Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Puget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29659-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Roque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alves Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M Rangel-Sosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Altounian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2022.103726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Velona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2019.103397" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Burk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariboni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassatella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caramello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78448" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Deloulme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gory-Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jonckheere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mailhes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.11.031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1278-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stryder M Meadows" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Fletcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gera Neufeld" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.249847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luchino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haigh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haigh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.04.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekrane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Usseglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aragnol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0011-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN1C7VJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>