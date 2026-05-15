--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -160,334 +160,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous approach of modeling tumorigenesis and axons regulation for the pancreatic cancer</w:t>
+                <w:t xml:space="preserve">Pancreatic Schwann cell reprogramming supports cancer‐associated neuronal remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jose Chaaya</w:t>
+                <w:t xml:space="preserve">Martha Rangel-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111967⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (10), pp.1840-1861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527648v2</w:t>
+                <w:t xml:space="preserve">hal-04728664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic Schwann cell reprogramming supports cancer‐associated neuronal remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A continuous approach of modeling tumorigenesis and axons regulation for the pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Rangel-Sosa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (10), pp.1840-1861. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 595, pp.111967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.24586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728664v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumorigenesis and axons regulation for the pancreatic cancer: a mathematical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chauvet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.111301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,295 +1051,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravascular hemolysis activates complement via cell-free heme and heme-loaded microvesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bazellieres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jungas</w:t>
+                <w:t xml:space="preserve">Anne Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Rajaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, JCI Insight, 3 (12), pp.e96910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.96910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989172v1</w:t>
+                <w:t xml:space="preserve">hal-04432315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular hemolysis activates complement via cell-free heme and heme-loaded microvesicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Grunenwald</w:t>
+                <w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Rajaratnam</w:t>
+                <w:t xml:space="preserve">Elsa Bazellieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Frimat</w:t>
+                <w:t xml:space="preserve">Thomas Jungas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, JCI Insight, 3 (12), pp.e96910. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.96910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432315v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t>
               </w:r>
@@ -1351,104 +1351,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Mire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bazellieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jungas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064483v1</w:t>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Semaphorin Signaling Using Isolated Neurons in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cariboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cassatella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gory-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2084,265 +2084,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathfinding of corticothalamic axons relies on a rendezvous with thalamic projections.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Lokmane</w:t>
+                <w:t xml:space="preserve">Navigation rules for vessels and neurons: cooperative signaling between VEGF and neural guidance cues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Burk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chauvet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Mann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.11.031⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (10), pp.1685-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-013-1278-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862141v1</w:t>
+                <w:t xml:space="preserve">hal-00862136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation rules for vessels and neurons: cooperative signaling between VEGF and neural guidance cues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pathfinding of corticothalamic axons relies on a rendezvous with thalamic projections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Lokmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryama Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70 (10), pp.1685-703. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (3), pp.472-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-013-1278-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862136v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of repulsive guidance cues generates avascular zones that shape mammalian blood vessels.</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaphorins deployed to repel cell migrants at spinal cord borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2946,64 +2946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaphorins in development and adult brain: Implication for neurological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3041,51 +3041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gating of Sema3E/PlexinD1 signaling by neuropilin-1 switches axonal repulsion to attraction during brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of paralogous pontin and reptin gene expression during mouse development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9626B2D7"/>
+    <w:nsid w:val="B501F634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3490-9103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rangel-Sosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lucchesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Trang Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Puget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29659-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Roque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alves Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M Rangel-Sosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Altounian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2022.103726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Velona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2019.103397" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Burk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariboni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassatella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caramello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78448" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Deloulme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gory-Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jonckheere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mailhes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.11.031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1278-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stryder M Meadows" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Fletcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gera Neufeld" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.249847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luchino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haigh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haigh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.04.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekrane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Usseglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aragnol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0011-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN1C7VJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-chauvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3490-9103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rangel-Sosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lucchesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Thi Trang Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Puget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29659-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Roque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alves Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M Rangel-Sosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Altounian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2022.103726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Velona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2019.103397" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Burk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariboni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassatella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caramello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78448" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Deloulme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gory-Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauconduit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jonckheere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1278-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lokmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mailhes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryama Keita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.11.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stryder M Meadows" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Fletcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gera Neufeld" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.249847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luchino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haigh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haigh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.04.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victorero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekrane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Usseglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aragnol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pradel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0011-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN1C7VJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>