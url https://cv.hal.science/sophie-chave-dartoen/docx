--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -178,969 +178,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une colonisation des esprits ? Les enjeux sociaux, politiques, linguistiques et cognitifs des formes de transmission à Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, « Apprentissages sous tensions. Ruptures, conflits, débats dans la globalisation des savoirs » (45), pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprentissages à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Apprentissages sous tension, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Adell</w:t>
+                <w:t xml:space="preserve">halshs-04422929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Récit généalogique: editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 84, pp.7-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les généalogies polynésiennes, une mise en récit du monde sociocosmique, de son origine, et de son ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le récit généalogique, 84, pp.89-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clo.5383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, « Apprentissages sous tensions. Ruptures, conflits, débats dans la globalisation des savoirs » (45), pp.1-19</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">*Banua, *panua, fenua: an Austronesian conception of the socio-cosmic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spatial dynamics in Oceania / La pratique de l’espace en Océanie, 7, pp.231-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01531794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations monétaires à Wallis (Polynésie occidentale) et « travail » des relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La monnaie en relation, 5, pp.111-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01531790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salutations formelles et exercice de l’autorité à Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Parler pour dominer? Pratiques langagières et rapports de pouvoir, 73, pp. 19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.073.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01531579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;corps&amp;quot; des déités polynésiennes. Mimèsis, actualisation, instanciation : les modalités de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 205, pp.55-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections universitaires, un enjeu pour une nouvelle visibilité du campus bordelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Maison-Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ocim.1255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/clo.5383⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà la monnaie. Accumulations et circulations cérémonielles de richesses à Wallis (Polynésie occidentale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 168, pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2012.3175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La monnaie en relation, 5, pp.111-129</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accumulation et circulations cérémonielles de richesses. Une alternative à la thésaurisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Spatial dynamics in Oceania / La pratique de l’espace en Océanie, 7, pp.231-243</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces, circulations et responsabilités rituelles. Opposition masculin/féminin à Wallis (Polynésie occidentale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...319 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768535v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-04349172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des relations dissymétriques. Évitement et médiation rituelle à Wallis (Polynésie occidentale)</w:t>
               </w:r>
@@ -2576,786 +2576,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01620729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages de la métaphore dans l'analyse des rituels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire [METAPHORE(S)], Lacito (UMR-CNRS/INALCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Leblic, B. Masquelier, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les discours de la cérémonie du kava wallisienne en contexte de migration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Du terrain à la théorie : Les 40 ans du LACITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, I. Leblic, B. Masquelier, May 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wealth circulations and ritual system: the processing of sociocosmic relationships in Wallis Is. (Western Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ESFO Conference: Europe and the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Oceanists, Jun 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Oceanists, Jun 2015, Bruxelles, Belgium</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01531809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banua/fenua : une conception partagée du monde socio-cosmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Spatial dynamics in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’ethnologie préhistorique (ArScAn UMR 7041), Société préhistorique française, INHA, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’ethnologie préhistorique (ArScAn UMR 7041), Société préhistorique française, INHA, Jan 2014, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01531804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty, Risks, Catastrophes and Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Science Week, Session “Risk, agent X and technology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tsukuba University, Sep 2014, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Tsukuba University, Sep 2014, Tsukuba, Japan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01531806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance linguistique et configuration des relations sociocosmiques. Salutations formelles et exercice de l'autorité à Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société suisse d’ethnologie, Haute Ecole de Travail Social Sierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sierre, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ancêtres sans noms sont-ils sans importance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire inter-laboratoire du Département d'anthropologie d'Aix-Marseille Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doctorants du CEMAF, du CNE, du CREDO, de l’IDEMEC et de l’IRASIA, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00925143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Sierre, Suisse</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges et transmissions, aspects imbriqués de la pérennité des institutions. Étude de l'exemple wallisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque e-toile Pacifique, CNRS/EHESS, EHESS de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancestralité, nomination et temporalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancestralité, nomination et temporalité. Séminaire " Temps, espace, société : pratiques rituelles, mise en mémoire et processus identitaires " ADESS (UMR-CNRS 5185)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis et actualisation, deux modalités de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CREDO (UMR 7308), Université d'Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire de parenté et catégorisation des relations sociales. Présentation du cas Wallisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de parenté et catégorisation des relations sociales. Présentation du cas Wallisien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776377v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00925050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de 2005 à Wallis. Quand la modernité est mise au service des logiques locales</w:t>
               </w:r>
@@ -5964,272 +5964,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01620686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Chave-Dartoen, Cécile Leguy et Denis Monnerie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nomination et organisation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.9-15, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pluralité référentielle des noms propres et organisation sociale. Constitution, statut et pérennité de la personne à Wallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chave-Dartoen Sophie, Cécile Leguy, Denis Monnerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomination et organisation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.223-248, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms propres, catégorisation et rapport au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chave-Dartoen Sophie, Cécile Leguy, Denis Monnerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomination et organisation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.83-125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531782v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01436235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison polynésienne. Structure et circulations cérémonielles</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.024.0637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Nieto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meb.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rolland-Traina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;sr=7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/parutions/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/19941" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fromonteil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5d9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.17831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.024.0637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Nieto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meb.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rolland-Traina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;sr=7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/parutions/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/19941" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fromonteil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5d9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.17831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>