--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,269 +100,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une colonisation des esprits ? Les enjeux sociaux, politiques, linguistiques et cognitifs des formes de transmission à Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, « Apprentissages sous tensions. Ruptures, conflits, débats dans la globalisation des savoirs » (45), pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Apprentissages sous tension, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04422929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biais socio-centrés et constructions de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L’identité contre la science ? La science au service de l’identité ?, 7 | 2023 - L'identité contre la science ? La science au service de l'identité ? (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2023.11292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080765v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-04422929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Récit généalogique: editorial</w:t>
               </w:r>
@@ -1722,165 +1722,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circulations et relations : médiations matérielles et immatérielles au fondement des relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Accumulations, dépôts, trésors : penser les ensembles d'objets en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Bordeaux Montaigne, Feb 2022, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04961202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Argent », « monnaie », « biens de valeur » ? Circulations, « économies relationnelles » et logiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire Comment réfléchir sur l'argent ? Analyses croisées du concept de l'argent situées en philosophie, sciences sociales et science de l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Groneberg et Nino Fournier, Université de Lausanne, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04961114v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04961202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En deçà nature et culture. Exemple wallisien de monde socio-cosmique</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.024.0637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Nieto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meb.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rolland-Traina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;sr=7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/parutions/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/19941" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fromonteil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5d9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.17831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2012.3175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.024.0637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Nieto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.5242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meb.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rolland-Traina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;sr=7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/parutions/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/19941" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.19968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fromonteil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01436235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5d9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.17831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>