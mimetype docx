--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -370,277 +370,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données quaternaires franciliennes antérieures au dernier maximum glaciaire : éléments de synthèse issus de deux décennies de recherche en archéologie préventive</w:t>
+                <w:t xml:space="preserve">Peuplements et territoires paléolithiques avant le Dernier Maximum Glaciaire : retour sur 10 années d’activités dans le cadre de l’archéologie préventive francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Fülling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.97-126</w:t>
+              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.149-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676817v1</w:t>
+                <w:t xml:space="preserve">hal-03676845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplements et territoires paléolithiques avant le Dernier Maximum Glaciaire : retour sur 10 années d’activités dans le cadre de l’archéologie préventive francilienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données quaternaires franciliennes antérieures au dernier maximum glaciaire : éléments de synthèse issus de deux décennies de recherche en archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Clément</w:t>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Djema</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Alexander Fülling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.149-197</w:t>
+              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.97-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676845v1</w:t>
+                <w:t xml:space="preserve">hal-03676817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clichy-la-Garenne. Quand Néandertal se promenait au bord de la Seine…</w:t>
               </w:r>
@@ -1138,51 +1138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,237 +2355,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mesnil-Amelot (Seine-et-Marne), Route Départemental n°401 - Les Lavandières : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Seng</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2019</w:t>
+                <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925125v1</w:t>
+                <w:t xml:space="preserve">hal-03934893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+                <w:t xml:space="preserve">Le Mesnil-Amelot (Seine-et-Marne), Route Départemental n°401 - Les Lavandières : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03934893v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot (Seine-et-Marne), Futur aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes : rapport de diagnostic</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2019, pp.311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brutus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,285 +3243,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frépillon (Val-d'Oise), &amp;quot;Rue de Villiers Adam&amp;quot; : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Thiverval-Grignon (Yvelines), Lieu-dit du &amp;quot;Pont Cailloux&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925169v1</w:t>
+                <w:t xml:space="preserve">halshs-03925265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiverval-Grignon (Yvelines), Lieu-dit du &amp;quot;Pont Cailloux&amp;quot; : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Frépillon (Val-d'Oise), &amp;quot;Rue de Villiers Adam&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Coussot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raymond</w:t>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925265v1</w:t>
+                <w:t xml:space="preserve">halshs-03925169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beynes (Yvelines), &amp;quot;La Vallée aux Ânes&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3565,51 +3565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,51 +3758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaires-sur-Marne (Seine-et-Marne), 53/63 rue de Torcy : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaires-sur-Marne (Seine-et-Marne), 49 rue de Torcy : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,64 +4183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Coudray-Montceaux (Essonne), La Butte aux Prévôts : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,51 +4284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flacourt (Yvelines), &amp;quot;La Fosse Corbin&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4391,77 +4391,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carences structurelles et interprétatives dans l'archéologie préventive d'avant le Dernier Maximum glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00104-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.11872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Gr&#233;gory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coussot C&#233;line" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauss&#233; Christine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00104-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.11872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Gr&#233;gory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coussot C&#233;line" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauss&#233; Christine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>