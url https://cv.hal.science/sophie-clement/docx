--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3432,759 +3432,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beynes (Yvelines), &amp;quot;La Vallée aux Ânes&amp;quot; : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Villennes-sur-Seine (Yvelines), &amp;quot;Chemin de Fauveau&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raymond</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2013</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925134v1</w:t>
+                <w:t xml:space="preserve">halshs-03925151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villennes-sur-Seine (Yvelines), &amp;quot;Chemin de Fauveau&amp;quot; : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Beynes (Yvelines), &amp;quot;La Vallée aux Ânes&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2013</w:t>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925151v1</w:t>
+                <w:t xml:space="preserve">halshs-03925134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Martin-du-Tertre (Val-d'Oise), &amp;quot;La Montagne du Trou-Guillot&amp;quot;, &amp;quot;Le Champ-Gonelle&amp;quot; : 3e phase : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925057v1</w:t>
+                <w:t xml:space="preserve">halshs-03924914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaires-sur-Marne (Seine-et-Marne), 53/63 rue de Torcy : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bellido</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924941v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaires-sur-Marne (Seine-et-Marne), 49 rue de Torcy : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Vaires-sur-Marne (Seine-et-Marne), 53/63 rue de Torcy : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924963v1</w:t>
+                <w:t xml:space="preserve">halshs-03924941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citry (Seine-et-Marne), &amp;quot;La Rangée, La Grande Pièce, les Rues de Marne, Près le Moulin Saint-Faron, Les Oudelains, les Grandes Malsanges&amp;quot; : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaires-sur-Marne (Seine-et-Marne), 49 rue de Torcy : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Adrot</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04601195v1</w:t>
+                <w:t xml:space="preserve">halshs-03924963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Martin-du-Tertre (Val-d'Oise), &amp;quot;La Montagne du Trou-Guillot&amp;quot;, &amp;quot;Le Champ-Gonelle&amp;quot; : 3e phase : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Coussot</w:t>
+                <w:t xml:space="preserve">Citry (Seine-et-Marne), &amp;quot;La Rangée, La Grande Pièce, les Rues de Marne, Près le Moulin Saint-Faron, Les Oudelains, les Grandes Malsanges&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France; Service régional de l'archéologie d'Île-de-France. 2012, 1 vol. (245 p.) : 138 fig., ill. en noir et en coul., couv. ill. ; 30 cm + 3 plans + 1 cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Coudray-Montceaux (Essonne), La Butte aux Prévôts : rapport de diagnostic</w:t>
               </w:r>
@@ -4823,51 +4823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00104-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.11872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Gr&#233;gory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coussot C&#233;line" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauss&#233; Christine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00104-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.11872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Gr&#233;gory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coussot C&#233;line" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauss&#233; Christine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>