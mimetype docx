--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -502,1099 +502,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling metabolic fluxes of tomato stems reveals that nitrogen shapes central metabolism for defence against Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Díaz</w:t>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.4093-4110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514679v1</w:t>
+                <w:t xml:space="preserve">hal-04554488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic fluxes of tomato stems reveals that nitrogen shapes central metabolism for defence against Botrytis cinerea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+                <w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 75 (13), pp.4093-4110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae140⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554488v1</w:t>
+                <w:t xml:space="preserve">hal-04530669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
+                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530669v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud</w:t>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185814v1</w:t>
+                <w:t xml:space="preserve">hal-04178513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decros</w:t>
+                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257 (2), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-022-04065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178513v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Lecompte</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 257 (2), pp.41. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-022-04065-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951301v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
+                <w:t xml:space="preserve">Protocole de marquage à l’azote 15N de fruits de tomate issus de plantes cultivées en condition standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Isabelle Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Cassan</w:t>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Amah</w:t>
+                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (14), pp.4832-4849. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675840v1</w:t>
+                <w:t xml:space="preserve">hal-03766575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de marquage à l’azote 15N de fruits de tomate issus de plantes cultivées en condition standard</w:t>
+                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+                <w:t xml:space="preserve">Nadia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Atienza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Cedric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Just</w:t>
+                <w:t xml:space="preserve">Delphine Amah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 05, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (14), pp.4832-4849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766575v1</w:t>
+                <w:t xml:space="preserve">hal-03675840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.1489-1502. </w:t>
@@ -1976,329 +1976,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and proteomic data in developing tomato fruit</w:t>
+                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Belouah</w:t>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisandra Denton</w:t>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (3), pp.455-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539392v1</w:t>
+                <w:t xml:space="preserve">hal-02749663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
+                <w:t xml:space="preserve">Transcriptomic and proteomic data in developing tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Alisandra Denton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (3), pp.455-470. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749663v1</w:t>
+                <w:t xml:space="preserve">hal-02539392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
@@ -2382,355 +2382,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619141v1</w:t>
+                <w:t xml:space="preserve">hal-02327302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isma Belouah</w:t>
+                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327302v1</w:t>
+                <w:t xml:space="preserve">hal-02619141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,64 +2807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,103 +2928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
@@ -3088,64 +3088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,90 +3343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t>
@@ -3464,51 +3464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3611,64 +3611,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling central metabolic fluxes by constraint-based optimization reveals metabolic reprogramming of developing Solanum lycopersicum (tomato) fruit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,64 +3745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,90 +3866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Assisted Analysis of Sugar Metabolism throughout Tomato Fruit Development Reveals Enzyme and Carrier Properties in Relation to Vacuole Expansion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between elementary flux modes analysis and 13C-metabolic fluxes measured in bacterial and plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Beurton-Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen metabolism in the growth-defence trade-off highlighted by constraint-based modelling to compare fruit development across species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Modélisation du métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5143,90 +5143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fluxes estimated by constraint-based modelling highlight specific response of susceptible tomato (Solanum lycopersicum) stems infected by Botrytis cinerea under gradual nitrogen nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau francophone de métabolomique et fluxomique, May 2023, Perpignan, France</w:t>
@@ -5268,90 +5268,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5389,90 +5389,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tersys - Implanteus 1st Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
@@ -5514,90 +5514,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High expression of sucrose synthase and fructokinase genes accompanies the nitrogen-dependent resistance of tomato stems to Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on sugar allocation in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJPB (Institut Jean Pierre Bourgin) - INRAE Versailles; EBI (Ecologie et Biologie des Interactions, CNRS/Université de Poitiers); Team SEVE (Laboratory CNRS-University, Transport de sucres et réponses des plantes aux contraintes abiotiques) - University of Poitiers., Oct 2021, Versailles, France</w:t>
@@ -5639,90 +5639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated fruit model toolkit: combining fruit biophysical processes with central carbon metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Advanced Technologies and Management for Innovative Greenhouses: GreenSys2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France. pp.401-410, </w:t>
@@ -5760,77 +5760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantifcation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,103 +5885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSM a reduced model of Central Carbon Metabolism: a dynamical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razanne Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
@@ -6023,90 +6023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
@@ -6135,103 +6135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Scale Metabolic Network of Central Carbon Metabolism: application to serine metabolism from glutamine in Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razanne Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Evry, France</w:t>
@@ -6273,77 +6273,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6379,277 +6379,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800371v1</w:t>
+                <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740382v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
               </w:r>
@@ -6737,799 +6737,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic study of a metabolic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Evry, France. 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801036v1</w:t>
+                <w:t xml:space="preserve">hal-01108859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of a metabolic network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombié</w:t>
+                <w:t xml:space="preserve">Modelling fluxes and metabolic network analysis of developing tomato fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Evry, France. 173 p</w:t>
+              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108859v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fluxes and metabolic network analysis of developing tomato fruits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796388v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Topological Analysis to Study Metabolism of Heterotrophic Plant Cell Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Ngoc Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">BioNetVisA workshop (join with ECCB conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793195v1</w:t>
+                <w:t xml:space="preserve">hal-02000486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Topological Analysis to Study Metabolism of Heterotrophic Plant Cell Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Ngoc Tung Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNetVisA workshop (join with ECCB conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000486v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cole</w:t>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798242v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomato fruit development with a constraint-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,359 +7578,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. B. Colsch</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002248v1</w:t>
+                <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002247v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monllor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8097,51 +8097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary mode analysis of the central metabolism of plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8235,51 +8235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8557,359 +8557,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une approche de fluxomique dans le fruit de tomate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIM, une interface de saisie pour les données du métabolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757883v1</w:t>
+                <w:t xml:space="preserve">hal-02752505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIM, une interface de saisie pour les données du métabolisme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d'une approche de fluxomique dans le fruit de tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Pianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+              <w:t xml:space="preserve">3. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752505v1</w:t>
+                <w:t xml:space="preserve">hal-02757883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de flux métaboliques dans le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
@@ -8996,77 +8996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9130,64 +9130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
@@ -9210,286 +9210,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t>
+                <w:t xml:space="preserve">Large scale plant protein turnover measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual ASMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194981v1</w:t>
+                <w:t xml:space="preserve">hal-04590280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale plant protein turnover measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ASMS conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590280v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization and flux modeling of the green microalga Coelastrella sp. in response to uranium-induced stress</w:t>
               </w:r>
@@ -9594,445 +9594,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926963v1</w:t>
+                <w:t xml:space="preserve">hal-04185467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Using metabolomics and predictive metabolomic to study the physiology of an old rustic oilseed plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Grosskinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Niagara falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185467v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomics and predictive metabolomic to study the physiology of an old rustic oilseed plant.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Silvestre</w:t>
+                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahikari Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Grosskinsky</w:t>
+                <w:t xml:space="preserve">Millena Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs da Costa</w:t>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Niagara falls, Canada</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396004v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10100,51 +10100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of primary metabolite patterns in diverse fleshy fruit species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10225,103 +10225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Fruit Modeling: integrating biophysical fruit growth with biochemical metabolisms in 10 fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Crops in silico Symposium and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oxford, United Kingdom. 2017</w:t>
@@ -10350,103 +10350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t>
@@ -10475,77 +10475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize metabolites concentrations and fluxes in a metabolic pathway? Backgrounds and Basics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide-Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,51 +10652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
@@ -10719,527 +10719,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603745v1</w:t>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Modelling metabolic fluxes during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic fluxes during tomato fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601445v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739251v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hub Reactions in Storage of Selected Compounds in Heterotrophic Plant Cell Network</w:t>
               </w:r>
@@ -11251,51 +11251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Ngoctung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Braga, Portugal. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11314,730 +11314,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740588v1</w:t>
+                <w:t xml:space="preserve">hal-02742705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Cocuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742705v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793996v1</w:t>
+                <w:t xml:space="preserve">hal-02799581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+                <w:t xml:space="preserve">Flux Balance Analysis metabolic modelling highlights cell energy and redox status as a metabolic driver for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
+              <w:t xml:space="preserve">ICP 2014 - XXVIIth International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739299v1</w:t>
+                <w:t xml:space="preserve">hal-02792547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799581v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Balance Analysis metabolic modelling highlights cell energy and redox status as a metabolic driver for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Cluzet</w:t>
+                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2014 - XXVIIth International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t>
+              <w:t xml:space="preserve">Macrowine 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792547v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal cut sets and its application to study metabolic pathway structures</w:t>
               </w:r>
@@ -12265,51 +12265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rhode Island, United States. 2013</w:t>
@@ -12338,90 +12338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of the metabolism and compartmentation of sugars during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12515,51 +12515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
@@ -12582,372 +12582,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of metabolic networks using minimal cut set computting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Study Group for Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ameland, Netherlands. 2012</w:t>
+              <w:t xml:space="preserve">Metabolomics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805260v1</w:t>
+                <w:t xml:space="preserve">hal-02805488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">A simple model of tomato metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">International Study Group for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ameland, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805488v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model of tomato metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Analysis of metabolic networks using minimal cut set computting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Nguyen-Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Study Group for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ameland, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806898v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12959,226 +12959,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic network reconstruction and their topological analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">Metabolic Network Reconstruction and Their Topological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Ngoc Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Metabolic Flux Analysis : Methods and Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Metabolic Flux Analysis,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796948v1</w:t>
+                <w:t xml:space="preserve">hal-02000462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Network Reconstruction and Their Topological Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Metabolic network reconstruction and their topological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aymar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Vu-Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Metabolic Flux Analysis,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Metabolic Flux Analysis : Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1090, Springer Science+Business Media, 2014, Methods in Molecular Biology, 978-1-62703-687-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000462v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13209,64 +13209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13346,51 +13346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’optimisation de bioprocédés à l'étude du métabolisme des fruits axée sur la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Bordeaux, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13577,51 +13577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-95" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Sablayrolles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-007-0649-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE426AD810613D10DC8CFB2D0C99CFDD83631BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.103.229" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42S8RN48-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.05.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XRZG03-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-004-0138-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB896797AF6DB37B75FE70B287AE7AC57504020/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(03)00082-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPW4HFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Tweddell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Condoret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc Tung Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sol&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoctung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.V. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aymar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N.T. Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen-Vu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Vu-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000462v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-95" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Sablayrolles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-007-0649-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE426AD810613D10DC8CFB2D0C99CFDD83631BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.103.229" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42S8RN48-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.05.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XRZG03-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-004-0138-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB896797AF6DB37B75FE70B287AE7AC57504020/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(03)00082-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPW4HFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Tweddell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Condoret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc Tung Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sol&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752505v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoctung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.V. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aymar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N.T. Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805260v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen-Vu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000462v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796948v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Vu-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>