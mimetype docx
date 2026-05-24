--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence: the human response to approach the complexity of big data in biology</w:t>
+                <w:t xml:space="preserve">Grapevine cell response to carbon deficiency requires transcriptome and methylome reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Melandri</w:t>
+                <w:t xml:space="preserve">Margot Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges R-Radohery</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Beaumont</w:t>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara M de Cripan</w:t>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Muller</w:t>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.giaf057. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118620v1</w:t>
+                <w:t xml:space="preserve">hal-04791091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine cell response to carbon deficiency requires transcriptome and methylome reprogramming</w:t>
+                <w:t xml:space="preserve">Artificial intelligence: the human response to approach the complexity of big data in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Berger</w:t>
+                <w:t xml:space="preserve">Giovanni Melandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Georges R-Radohery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+                <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+                <w:t xml:space="preserve">Sara M de Cripan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decros</w:t>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae277. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.giaf057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791091v1</w:t>
+                <w:t xml:space="preserve">hal-05118620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,1449 +502,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic fluxes of tomato stems reveals that nitrogen shapes central metabolism for defence against Botrytis cinerea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Dumont</w:t>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (13), pp.4093-4110. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554488v1</w:t>
+                <w:t xml:space="preserve">hal-04514679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decros</w:t>
+                <w:t xml:space="preserve">Modelling metabolic fluxes of tomato stems reveals that nitrogen shapes central metabolism for defence against Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.4093-4110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530669v1</w:t>
+                <w:t xml:space="preserve">hal-04554488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
+                <w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514679v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178513v1</w:t>
+                <w:t xml:space="preserve">hal-04185814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-022-04065-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03951301v1</w:t>
+                <w:t xml:space="preserve">hal-04178513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257 (2), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-022-04065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185814v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de marquage à l’azote 15N de fruits de tomate issus de plantes cultivées en condition standard</w:t>
+                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+                <w:t xml:space="preserve">Nadia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Atienza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Cedric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Just</w:t>
+                <w:t xml:space="preserve">Delphine Amah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 05, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (14), pp.4832-4849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766575v1</w:t>
+                <w:t xml:space="preserve">hal-03675840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
+                <w:t xml:space="preserve">Protocole de marquage à l’azote 15N de fruits de tomate issus de plantes cultivées en condition standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Isabelle Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Cassan</w:t>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Amah</w:t>
+                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (14), pp.4832-4849. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675840v1</w:t>
+                <w:t xml:space="preserve">hal-03766575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+                <w:t xml:space="preserve">Alice Destailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombié</w:t>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954833v2</w:t>
+                <w:t xml:space="preserve">hal-03505133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Poucet</w:t>
+                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505133v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.1489-1502. </w:t>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
@@ -2382,502 +2382,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
+                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327302v1</w:t>
+                <w:t xml:space="preserve">hal-02327322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619141v1</w:t>
+                <w:t xml:space="preserve">hal-02327302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 193, pp.131-141. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327322v1</w:t>
+                <w:t xml:space="preserve">hal-02619141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
@@ -3075,64 +3075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based modeling highlights cell energy, redox status and α-ketoglutarate availability as metabolic drivers for anthocyanin accumulation in grape cells under nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,77 +3330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,64 +3598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling central metabolic fluxes by constraint-based optimization reveals metabolic reprogramming of developing Solanum lycopersicum (tomato) fruit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,351 +3726,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Assisted Analysis of Sugar Metabolism throughout Tomato Fruit Development Reveals Enzyme and Carrier Properties in Relation to Vacuole Expansion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (8), pp.3224-3242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.127761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639362v1</w:t>
+                <w:t xml:space="preserve">hal-01058814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Assisted Analysis of Sugar Metabolism throughout Tomato Fruit Development Reveals Enzyme and Carrier Properties in Relation to Vacuole Expansion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombié</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Monier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (8), pp.3224-3242. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.1204-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.127761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058814v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between elementary flux modes analysis and 13C-metabolic fluxes measured in bacterial and plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Beurton-Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,51 +4134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of on-line monitoring electrical conductivity during wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,302 +4244,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of assimilable nitrogen by electrical conductivity measurement during alcoholic fermentation in enological conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Modeling of heat transfer in tanks during wine-making fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1263/jbb.103.229⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (8), pp.953-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2006.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662582v1</w:t>
+                <w:t xml:space="preserve">hal-02666308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of heat transfer in tanks during wine-making fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Online estimation of assimilable nitrogen by electrical conductivity measurement during alcoholic fermentation in enological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Malherbe</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (8), pp.953-960. </w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (3), pp.229-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2006.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1263/jbb.103.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666308v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling alcoholic fermentation in enological conditions: Feasibility and interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotinic acid controls lactate production by K1-LDH: a Saccharomyces cerevisiae strain expressing a bacterial LDH gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of lactate production by Saccharomyces cerevisiae expressing a bacterial LDH gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water activity control: A way to improve the efficiency of continuous lipase esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Tweddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,303 +4930,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative constraint-based modelling of fruit development across species highlights nitrogen metabolism in the growth- defence trade-off</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen metabolism in the growth-defence trade-off highlighted by constraint-based modelling to compare fruit development across species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Modélisation du métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677435v1</w:t>
+                <w:t xml:space="preserve">hal-05114272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen metabolism in the growth-defence trade-off highlighted by constraint-based modelling to compare fruit development across species</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative constraint-based modelling of fruit development across species highlights nitrogen metabolism in the growth- defence trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumont Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassan Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilbert-Masson Ghislaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Christel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Modélisation du métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114272v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fluxes estimated by constraint-based modelling highlight specific response of susceptible tomato (Solanum lycopersicum) stems infected by Botrytis cinerea under gradual nitrogen nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau francophone de métabolomique et fluxomique, May 2023, Perpignan, France</w:t>
@@ -5255,103 +5255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5376,103 +5376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tersys - Implanteus 1st Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
@@ -5501,103 +5501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High expression of sucrose synthase and fructokinase genes accompanies the nitrogen-dependent resistance of tomato stems to Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on sugar allocation in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJPB (Institut Jean Pierre Bourgin) - INRAE Versailles; EBI (Ecologie et Biologie des Interactions, CNRS/Université de Poitiers); Team SEVE (Laboratory CNRS-University, Transport de sucres et réponses des plantes aux contraintes abiotiques) - University of Poitiers., Oct 2021, Versailles, France</w:t>
@@ -5639,64 +5639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated fruit model toolkit: combining fruit biophysical processes with central carbon metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,64 +5799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
@@ -5885,103 +5885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSM a reduced model of Central Carbon Metabolism: a dynamical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razanne Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
@@ -6004,402 +6004,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Human-Scale Metabolic Network of Central Carbon Metabolism: application to serine metabolism from glutamine in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razanne Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740471v1</w:t>
+                <w:t xml:space="preserve">hal-01709760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Scale Metabolic Network of Central Carbon Metabolism: application to serine metabolism from glutamine in Cancer Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Evry, France</w:t>
+              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709760v1</w:t>
+                <w:t xml:space="preserve">hal-02739719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739719v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
               </w:r>
@@ -6510,64 +6510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6737,799 +6737,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of a metabolic network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Evry, France. 173 p</w:t>
+              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108859v1</w:t>
+                <w:t xml:space="preserve">hal-02801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fluxes and metabolic network analysis of developing tomato fruits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796388v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic study of a metabolic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Evry, France. 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793195v1</w:t>
+                <w:t xml:space="preserve">hal-01108859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Topological Analysis to Study Metabolism of Heterotrophic Plant Cell Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Modelling fluxes and metabolic network analysis of developing tomato fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNetVisA workshop (join with ECCB conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000486v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Topological Analysis to Study Metabolism of Heterotrophic Plant Cell Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rolin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vu Ngoc Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">BioNetVisA workshop (join with ECCB conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798242v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801036v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomato fruit development with a constraint-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,77 +7610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
@@ -7703,346 +7703,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
+                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002248v1</w:t>
+                <w:t xml:space="preserve">hal-01002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
+                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002241v1</w:t>
+                <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the vacuolar AtPAP26 in the sugars metabolism in Arabidopsis thaliana roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monllor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8078,277 +8078,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary mode analysis of the central metabolism of plant cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Elementary flux mode analysis of the central metabolism of plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Pianelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">7. International workshop on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752805v1</w:t>
+                <w:t xml:space="preserve">hal-02752087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary flux mode analysis of the central metabolism of plant cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elementary mode analysis of the central metabolism of plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katia Pianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Vallée</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Pianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International workshop on Computational Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752087v1</w:t>
+                <w:t xml:space="preserve">hal-02752805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of functional hubs through metabolic networks</w:t>
               </w:r>
@@ -8373,51 +8373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International conference on the synthesis and simulation of lifing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Object-Oriented Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8557,333 +8557,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIM, une interface de saisie pour les données du métabolisme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d'une approche de fluxomique dans le fruit de tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Pianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+              <w:t xml:space="preserve">3. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752505v1</w:t>
+                <w:t xml:space="preserve">hal-02757883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une approche de fluxomique dans le fruit de tomate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIM, une interface de saisie pour les données du métabolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757883v1</w:t>
+                <w:t xml:space="preserve">hal-02752505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de flux métaboliques dans le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,90 +8983,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CABiosE: Comparative Analyses of Biostimulants effects on tomato crop and their associated microbiots under water stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9104,90 +9104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CABiosE : Comparative Analyses of Biostimulant Effects on tomato crops and their associated microbiota, under water stress conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
@@ -9229,90 +9229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale plant protein turnover measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual ASMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
@@ -9393,51 +9393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t>
@@ -9594,402 +9594,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahikari Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185467v1</w:t>
+                <w:t xml:space="preserve">hal-04926963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics and predictive metabolomic to study the physiology of an old rustic oilseed plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Grosskinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Niagara falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926963v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
               </w:r>
@@ -10238,64 +10238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Fruit Modeling: integrating biophysical fruit growth with biochemical metabolisms in 10 fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,77 +10376,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t>
@@ -10475,77 +10475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize metabolites concentrations and fluxes in a metabolic pathway? Backgrounds and Basics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide-Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,51 +10652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
@@ -10719,583 +10719,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+                <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic fluxes during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739251v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740588v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hub Reactions in Storage of Selected Compounds in Heterotrophic Plant Cell Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Ngoctung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Braga, Portugal. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11314,1252 +11314,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742705v1</w:t>
+                <w:t xml:space="preserve">hal-02740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603745v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">Macrowine 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799581v1</w:t>
+                <w:t xml:space="preserve">hal-02739299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Balance Analysis metabolic modelling highlights cell energy and redox status as a metabolic driver for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2014 - XXVIIth International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792547v1</w:t>
+                <w:t xml:space="preserve">hal-02793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction du réseau métabolique de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793996v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance analysis highlights cell energy and redox status as metabolic drivers for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+                <w:t xml:space="preserve">Flux Balance Analysis metabolic modelling highlights cell energy and redox status as a metabolic driver for anthocyanin accumulation in grapevine GT3 cells under nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. 2014</w:t>
+              <w:t xml:space="preserve">ICP 2014 - XXVIIth International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nagoya, Japan. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739299v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal cut sets and its application to study metabolic pathway structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a system biology approach of the effect of different levels of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T.V. Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic Research School on the Advances in Systems and Synthetic Biology - Modelling Complex Biological Systems in the Context of Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Colle-sur-Loup, France. 2013</w:t>
+              <w:t xml:space="preserve">Plant Biology 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rhode Island, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805827v1</w:t>
+                <w:t xml:space="preserve">hal-02804615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic plant cell network analysis: comparison between EFMs and MCSs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Kinetic modelling of the metabolism and compartmentation of sugars during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. , 2013</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804631v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a system biology approach of the effect of different levels of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Minimal cut sets and its application to study metabolic pathway structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T.V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aymar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rhode Island, United States. 2013</w:t>
+              <w:t xml:space="preserve">Thematic Research School on the Advances in Systems and Synthetic Biology - Modelling Complex Biological Systems in the Context of Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Colle-sur-Loup, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804615v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the metabolism and compartmentation of sugars during tomato fruit development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Heterotrophic plant cell network analysis: comparison between EFMs and MCSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aymar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809066v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach for the effect of nitrogen supply on anthocyanin accumulation in grapevine cell suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
@@ -12582,372 +12582,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of metabolic networks using minimal cut set computting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Nguyen-Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">International Study Group for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ameland, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805488v1</w:t>
+                <w:t xml:space="preserve">hal-02805260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model of tomato metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Study Group for Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ameland, Netherlands. 2012</w:t>
+              <w:t xml:space="preserve">Metabolomics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806898v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of metabolic networks using minimal cut set computting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+                <w:t xml:space="preserve">A simple model of tomato metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Nguyen-Vu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Study Group for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ameland, Netherlands. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805260v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12959,226 +12959,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Network Reconstruction and Their Topological Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Metabolic network reconstruction and their topological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aymar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Vu-Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Metabolic Flux Analysis,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Metabolic Flux Analysis : Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1090, Springer Science+Business Media, 2014, Methods in Molecular Biology, 978-1-62703-687-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000462v1</w:t>
+                <w:t xml:space="preserve">hal-02796948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic network reconstruction and their topological analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">Metabolic Network Reconstruction and Their Topological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Ngoc Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Metabolic Flux Analysis : Methods and Protocols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Metabolic Flux Analysis,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02796948v1</w:t>
+                <w:t xml:space="preserve">hal-02000462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13209,64 +13209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13346,51 +13346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’optimisation de bioprocédés à l'étude du métabolisme des fruits axée sur la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Bordeaux, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13577,51 +13577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-95" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Sablayrolles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-007-0649-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE426AD810613D10DC8CFB2D0C99CFDD83631BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.103.229" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42S8RN48-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.05.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XRZG03-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-004-0138-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB896797AF6DB37B75FE70B287AE7AC57504020/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(03)00082-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPW4HFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Tweddell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Condoret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc Tung Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sol&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752505v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoctung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.V. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aymar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N.T. Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805260v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen-Vu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000462v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796948v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Vu-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00421" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-95" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Sablayrolles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-007-0649-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE426AD810613D10DC8CFB2D0C99CFDD83631BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malherbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.05.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XRZG03-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.103.229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42S8RN48-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-004-0138-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB896797AF6DB37B75FE70B287AE7AC57504020/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(03)00082-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPW4HFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Tweddell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Condoret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc Tung Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sol&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Machado Vieira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601445v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoctung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799581v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792547v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soubeyrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cluzet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805827v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.V. Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aymar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N.T. Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810027v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen-Vu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806898v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Vu-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000462v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Campos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>