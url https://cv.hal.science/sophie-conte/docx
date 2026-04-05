--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Conte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Langue et Littérature Latines  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3610-1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071175334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Langue et Littérature Latines (section CNU 08)Université de Reims Champagne-Ardenne (URCA)UFR des Lettres et Sciences Humaines – Département de Lettres classiquesDirectrice du CRIMEL(Centre de Recherche Interdisciplinaire sur les Modèles Esthétiques et Littéraires)</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.conte@univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de rechercheRhétorique de l’Antiquité gréco-romaineRhétorique néo-latine : Érasme ; rhétoriques sacrées post-tridentines (XVIe-XVIIe siècle)Rhétorique et culture jésuites (XVIIe siècle)Réception de l’AntiquitéThématiques associées : histoire de l’éducation ; théâtre et des arts du spectacle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique● Habilitation à diriger des recherches (garante : Pr. Sylvie Franchet d’Espèrey, Sorbonne Université) : « Rhétorique en diachronie : traités antiques et modernes » (2019)● Doctorat (directeur : Pr. Pierre Laurens, Université de Paris IV-Sorbonne) : « Action oratoire et écriture du corps de Quintilien à Louis de Cressolles » (2000)● Agrégation de Lettres Classiques (1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel● Depuis 2022 : Professeur de Langue et Littérature Latines (Université de Reims Champagne-Ardenne)● 2000-2022 : Maître de Conférences en Langue et Littérature Latines à l’URCA● 1997-2000 : ATER en Latin et Grec (Universités de Metz, Nancy II, Dijon)● 1994-1997 : AMN  en Latin (Université de Nancy II)● 1990-1994 : élève à l’École normale supérieure de Fontenay-Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et sociétés savantes● ISSJR (International Society for the Study of Jesuit Rhetoric)● ISHR (International Society for the History of Rhetoric)● Société des Études Latines● SFENL puis SEMEN-L (Société d'Etudes Médio et Néo-Latines)● Société d’Étude du XVIIe siècle● ACRAS (Association pour un Centre de Recherches sur les Arts du Spectacle des XVIIe et XVIIIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'événements scientifiques● avec Bernard Teyssandier (URCA) et Aline Smeesters (UCLouvain) : journée d’étude « L’Enfant-roi et la Compagnie de Jésus. Les enjeux de l’éloge (1606-1651) », Reims, 8 décembre 2021.● avec Margarida Miranda (U. Coimbra) : Panel 2 “Respublica Litteraria: humanities, arts and sciences (before the specialization of knowledge)”, International Conference in Classics and Ancient History (org. C. Soares), Universidade de Coimbra (online), 22-25 juin 2021.● avec Alicia Oïffer-Bomsel (URCA, CIRLEP) et María Elena Cantarino Suñer (Universitat de València) : double colloque international : “Boecio a través del tiempo: la recepción de su obra y su influencia en las letras europeas desde la Edad Media hasta hoy. Teología y Filosofía”, Valence, 17-18 novembre 2016 ; « Boèce au fil du temps : la réception de son œuvre et son influence sur les lettres européennes du Moyen Âge à nos jours. Littérature et Arts », Reims, 2-3 juin 2016.● avec Sandrine Dubel (Université de Clermont-Ferrand) : journées d’étude « Le Sublime et l’écriture des traités de rhétorique », Reims, 22 mars 2012 et 6 février 2014.● Colloque « Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII », Troyes, 16-17 septembre 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition classique et inspiration chrétienne dans l’Ecclesiastes d’Érasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helmantica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (210), pp.207-239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36576/2660-9533.210.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Jesuits and the Rhetorical Tradition, 1540–1650, written by Jaska Kainulainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Jesuit Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.689-691. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22141332-11040008-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la déclamation dans l’Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La déclamation au début de l’époque moderne : une institution oratoire (22), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et traduction de Jean Chrysostome : Érasme et ses successeurs à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Latin et grec au Moyen Âge et à la Renaissance sous la direction de Sylvie Laigneau-Fontaine, Estelle Oudot et Jérémie Pinguet, Latin et grec au Moyen Âge et à la Renaissance (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence relative de Térence dans les traités de rhétorique (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur Térence, 10, pp.10.4000/rhetorique.569. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éloquence sacrée selon Nicolas Caussin : de la gravitas à la popularitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’éloquence de la chaire à l’âge classique, Supplément au n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les genres aristotéliciens dans les rhétoriques sacrées du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique au XVIIe siècle : un règne contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pratiques de la rhétorique de l’Antiquité au XVIIIe siècle, XXIX (58), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ml.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Cressolles : le savoir au service de l’action oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journée d’étude de la Société d’étude du XVIIe siècle : « Les jésuites dans l’Europe savante », 237, pp.653-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et taire : stratégies auctoriales dans l'Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Classics and Ancient History (22-25 juin 2021), Universidade de Coimbra, org. C. Soares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars, natura, exercitatio: different slants on memory in Latin treatises (Ad Herennium, De oratore, Institutio oratoria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l'International Society for the History of Rhetoric (26-29 juillet 2017), Londres, org. M. Edwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de la rhétorique face à la science et à la philosophie dans le XVIIe siècle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas da Sociedade Portuguesa de Retórica, Universidade do Porto, org. B. Fernandes Pereira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Brereton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabethada Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps : son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer María</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Sophie Conte, Alicia Oïffer-Bomsel et María Elena Cantarino-Suñer. Classiques Garnier, 404 (Série Littératures antiques 3), 651 p., 2019, Rencontres, ISSN : 2103-5636, 978-2-406-08665-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du couvent royal des Minimes français de la très Sainte Trinité sur le Mont Pincius à Rome / Père Charles-Pierre Martin ; édition critique par Maria Giovanna Canzanella-Quintaluce ; regestes des actes latin par Benoît Schmitz ; coordination éditoriale de Jean-François Chauvard ; avec la collaboration de Laurence Beck, Sophie Conte, Sebastiano Roberto... [et al.]. - Rome : École française de Rome, 2018 (Sources et documents ; 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giovanna Canzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beck-Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canzanella, Maria Giovanna; Schmitz, Benoit; Chauvard, Jean-François. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2018, Sources et documents, ISBN 978-2-7283-1208-5 (br.) - EAN 9782728312085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des traités de rhétorique des origines grecques à la Renaissance / textes réunis par Sophie Conte & Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 87, pp.241, 2016, Scripta antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. LIT, 19, 358 p., 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 Jesuit Speeches of Thanks in France at the Beginning of the Seventeenth Century: Louis Richeome and Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte (Editor-in-Chief); Cinthia Gannett John Brereton Manfred Krauss Elizabethada Wright and Bartosz Awianowicz (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time. Local and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.233-254, 2026, 978-90-04-74450-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jesuit Rhetoric across Space and Time: Local and Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte, Cinthia Gannett, John Brereton Manfred Krauss, Elizabethada Wright and Bartosz Awianowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.1-22, 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice d’Iphigénie aura-t-il lieu ? Réécriture du mythe à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Ueltschi; Flore Verdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes et petites mythologies II : Mythe et conte, faune et flore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, p. 17-42, 2022, 978-2-37496-177-4 (broché) 978-2-37496-178-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pédagogiques chez Quintilien : exercere, exercitare et exercitatio dans l’Institution oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Favreau-Linder; Sophie Lalanne; Jean-Luc Vix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de culture. La transmission de la culture grecque dans le monde romain des Ier-IVe siècles après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 183-198, 2022, Recherches sur les rhétoriques religieuses, 978-2-503-59015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “douceur” (suauitas) de la voix dans les Vacationes autumnales de Louis de Cressolles (1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Isabelle Bouton-Touboulic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna voce. Effets et pouvoirs de la voix dans la philosophie et la littérature antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Classiques Garnier, pp.137-160, 2021, Kaïnon - Anthropologie de la pensée ancienne, 978-2-406-10662-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10662-3.p.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La réception de Boèce, au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte; Alicia Oïffer-Bomsel; María Elena Cantarino-Suñer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps. Son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 404, Classiques Garnier, pp.7-26, 2019, Rencontres, 978-2-406-08667-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots, jeux de mains : Sosie face à Mercure (Plaute, Amphitryon, 362-409)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flamerie de Lachapelle, Guillaume; Rohman, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures latines : 45 textes de la littérature latine interprétés par des professeurs : en hommage à Sylvie Franchet d'Espèrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Ausonius éditions, pp.25-32, 2018, Scripta receptoria, ISSN 2427-4771 ;, 978-2-35613-234-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le traité de rhétorique comme texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.11-28, 2016, Ausonius (Scripta Antiqua 87)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de la mémoire : étude comparée de la Rhétorique à Herennius, Cicéron et Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Ausonius, pp.129-154, 2016, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène dans la bibliothèque : portrait d’un homme illustre dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, pp.291-313, 2015, 978-2-8405-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicateur et son auditoire dans les traités de rhétorique sacrée au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Vénuat; Christian Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.63-89, 2015, 978-2-7453-2653-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et l’enseignement dans le Panégyrique de Louis XIII de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Beaulande-Barraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église, Mémoire(s), Éducation. Mélanges offerts à Jean-François Boulanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.297-317, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karla Pollmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Guide to the Historical Reception of Augustine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.844-846, 2013, 978-0-19-929914-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans le Traité du sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vial; Anne-Marie Favreau-Linder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans l’Antiquité. Mises en scène réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires Blaise Pascal, pp.259-279, 2013, ERGA, 978-2-84516-500-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Quintilien dans les rhétoriques sacrées post-tridentines : le vir bonus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand; Fernand Hallyn; Carlos Lévy; Wim Verbaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintilien ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.433-470, 2010, Latinitates, 978-2-503-52865-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du style : la métaphore du corps dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms du style dans l’antiquité Gréco-Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.279-298, 2010, 978-2-7584-0015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique sacrée dans les Eloquentiae sacrae et humanae parallela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.269-298, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asne d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Greiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions narratives en prose de l’âge baroque. Répertoire analytique. Première partie (1585-1610)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.130-134, 2007, 978-2-7453-1543-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.9-26, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Paul et saint Jean Chrysostome modèles des rhétoriques sacrées de Carlo Reggio et de Nicolas Caussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Deramaix; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XIVe au XVIIe siècle – Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.307-321, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et rhétorique : le médecin dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Collard; Evelyne Samama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires, physiciens, barbiers et charlatans, Les marges de la médecine de l’Antiquité au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Guéniot, pp.55-80, 2004, 2-87825-277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Houssaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pédagogues : de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Editeur, pp.85-96, 2002, 2-7101-1546-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage de Quintilien à la Renaissance : la fortune du chapitre sur l’actio et son accomplissement dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomás Albaladejo Mayordomo; Emilio del Río Sanz; José Antonio Caballero López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintiliano : Historia y Actualidad de la retórica, Actas del Congreso Internacional : « Quintiliano : historia y actualidad de la retórica : XIX Centenario de la Institutio Oratoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Riojanos, pp.1219-1228, 1998, 84-89362-37-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action oratoire et écriture du corps de Quintilien à Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris IV - Sorbonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Conte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Langue et Littérature Latines  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3610-1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071175334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Langue et Littérature Latines (section CNU 08)Université de Reims Champagne-Ardenne (URCA)UFR des Lettres et Sciences Humaines – Département de Lettres classiquesDirectrice du CRIMEL(Centre de Recherche Interdisciplinaire sur les Modèles Esthétiques et Littéraires)</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.conte@univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de rechercheRhétorique de l’Antiquité gréco-romaineRhétorique néo-latine : Érasme ; rhétoriques sacrées post-tridentines (XVIe-XVIIe siècle)Rhétorique et culture jésuites (XVIIe siècle)Réception de l’AntiquitéThématiques associées : histoire de l’éducation ; théâtre et des arts du spectacle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique● Habilitation à diriger des recherches (garante : Pr. Sylvie Franchet d’Espèrey, Sorbonne Université) : « Rhétorique en diachronie : traités antiques et modernes » (2019)● Doctorat (directeur : Pr. Pierre Laurens, Université de Paris IV-Sorbonne) : « Action oratoire et écriture du corps de Quintilien à Louis de Cressolles » (2000)● Agrégation de Lettres Classiques (1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel● Depuis 2022 : Professeur de Langue et Littérature Latines (Université de Reims Champagne-Ardenne)● 2000-2022 : Maître de Conférences en Langue et Littérature Latines à l’URCA● 1997-2000 : ATER en Latin et Grec (Universités de Metz, Nancy II, Dijon)● 1994-1997 : AMN  en Latin (Université de Nancy II)● 1990-1994 : élève à l’École normale supérieure de Fontenay-Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et sociétés savantes● ISSJR (International Society for the Study of Jesuit Rhetoric)● ISHR (International Society for the History of Rhetoric)● Société des Études Latines● SFENL puis SEMEN-L (Société d'Etudes Médio et Néo-Latines)● Société d’Étude du XVIIe siècle● ACRAS (Association pour un Centre de Recherches sur les Arts du Spectacle des XVIIe et XVIIIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'événements scientifiques● avec Bernard Teyssandier (URCA) et Aline Smeesters (UCLouvain) : journée d’étude « L’Enfant-roi et la Compagnie de Jésus. Les enjeux de l’éloge (1606-1651) », Reims, 8 décembre 2021.● avec Margarida Miranda (U. Coimbra) : Panel 2 “Respublica Litteraria: humanities, arts and sciences (before the specialization of knowledge)”, International Conference in Classics and Ancient History (org. C. Soares), Universidade de Coimbra (online), 22-25 juin 2021.● avec Alicia Oïffer-Bomsel (URCA, CIRLEP) et María Elena Cantarino Suñer (Universitat de València) : double colloque international : “Boecio a través del tiempo: la recepción de su obra y su influencia en las letras europeas desde la Edad Media hasta hoy. Teología y Filosofía”, Valence, 17-18 novembre 2016 ; « Boèce au fil du temps : la réception de son œuvre et son influence sur les lettres européennes du Moyen Âge à nos jours. Littérature et Arts », Reims, 2-3 juin 2016.● avec Sandrine Dubel (Université de Clermont-Ferrand) : journées d’étude « Le Sublime et l’écriture des traités de rhétorique », Reims, 22 mars 2012 et 6 février 2014.● Colloque « Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII », Troyes, 16-17 septembre 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition classique et inspiration chrétienne dans l’Ecclesiastes d’Érasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helmantica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (210), pp.207-239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36576/2660-9533.210.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Jesuits and the Rhetorical Tradition, 1540–1650, written by Jaska Kainulainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Jesuit Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.689-691. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22141332-11040008-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la déclamation dans l’Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La déclamation au début de l’époque moderne : une institution oratoire (22), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et traduction de Jean Chrysostome : Érasme et ses successeurs à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Latin et grec au Moyen Âge et à la Renaissance sous la direction de Sylvie Laigneau-Fontaine, Estelle Oudot et Jérémie Pinguet, Latin et grec au Moyen Âge et à la Renaissance (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence relative de Térence dans les traités de rhétorique (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur Térence, 10, pp.10.4000/rhetorique.569. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éloquence sacrée selon Nicolas Caussin : de la gravitas à la popularitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’éloquence de la chaire à l’âge classique, Supplément au n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les genres aristotéliciens dans les rhétoriques sacrées du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique au XVIIe siècle : un règne contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pratiques de la rhétorique de l’Antiquité au XVIIIe siècle, XXIX (58), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ml.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Cressolles : le savoir au service de l’action oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journée d’étude de la Société d’étude du XVIIe siècle : « Les jésuites dans l’Europe savante », 237, pp.653-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et taire : stratégies auctoriales dans l'Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Classics and Ancient History (22-25 juin 2021), Universidade de Coimbra, org. C. Soares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars, natura, exercitatio: different slants on memory in Latin treatises (Ad Herennium, De oratore, Institutio oratoria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l'International Society for the History of Rhetoric (26-29 juillet 2017), Londres, org. M. Edwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de la rhétorique face à la science et à la philosophie dans le XVIIe siècle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas da Sociedade Portuguesa de Retórica, Universidade do Porto, org. B. Fernandes Pereira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Brereton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabethada Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps : son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer María</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Sophie Conte, Alicia Oïffer-Bomsel et María Elena Cantarino-Suñer. Classiques Garnier, 404 (Série Littératures antiques 3), 651 p., 2019, Rencontres, ISSN : 2103-5636, 978-2-406-08665-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du couvent royal des Minimes français de la très Sainte Trinité sur le Mont Pincius à Rome / Père Charles-Pierre Martin ; édition critique par Maria Giovanna Canzanella-Quintaluce ; regestes des actes latin par Benoît Schmitz ; coordination éditoriale de Jean-François Chauvard ; avec la collaboration de Laurence Beck, Sophie Conte, Sebastiano Roberto... [et al.]. - Rome : École française de Rome, 2018 (Sources et documents ; 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giovanna Canzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beck-Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canzanella, Maria Giovanna; Schmitz, Benoit; Chauvard, Jean-François. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2018, Sources et documents, ISBN 978-2-7283-1208-5 (br.) - EAN 9782728312085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des traités de rhétorique des origines grecques à la Renaissance / textes réunis par Sophie Conte & Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 87, pp.241, 2016, Scripta antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. LIT, 19, 358 p., 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 Jesuit Speeches of Thanks in France at the Beginning of the Seventeenth Century: Louis Richeome and Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte (Editor-in-Chief); Cinthia Gannett John Brereton Manfred Krauss Elizabethada Wright and Bartosz Awianowicz (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time. Local and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.233-254, 2026, 978-90-04-74450-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jesuit Rhetoric across Space and Time: Local and Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte, Cinthia Gannett, John Brereton Manfred Krauss, Elizabethada Wright and Bartosz Awianowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.1-22, 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pédagogiques chez Quintilien : exercere, exercitare et exercitatio dans l’Institution oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Favreau-Linder; Sophie Lalanne; Jean-Luc Vix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de culture. La transmission de la culture grecque dans le monde romain des Ier-IVe siècles après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 183-198, 2022, Recherches sur les rhétoriques religieuses, 978-2-503-59015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice d’Iphigénie aura-t-il lieu ? Réécriture du mythe à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Ueltschi; Flore Verdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes et petites mythologies II : Mythe et conte, faune et flore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, p. 17-42, 2022, 978-2-37496-177-4 (broché) 978-2-37496-178-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “douceur” (suauitas) de la voix dans les Vacationes autumnales de Louis de Cressolles (1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Isabelle Bouton-Touboulic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna voce. Effets et pouvoirs de la voix dans la philosophie et la littérature antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Classiques Garnier, pp.137-160, 2021, Kaïnon - Anthropologie de la pensée ancienne, 978-2-406-10662-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10662-3.p.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La réception de Boèce, au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte; Alicia Oïffer-Bomsel; María Elena Cantarino-Suñer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps. Son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 404, Classiques Garnier, pp.7-26, 2019, Rencontres, 978-2-406-08667-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots, jeux de mains : Sosie face à Mercure (Plaute, Amphitryon, 362-409)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flamerie de Lachapelle, Guillaume; Rohman, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures latines : 45 textes de la littérature latine interprétés par des professeurs : en hommage à Sylvie Franchet d'Espèrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Ausonius éditions, pp.25-32, 2018, Scripta receptoria, ISSN 2427-4771 ;, 978-2-35613-234-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le traité de rhétorique comme texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.11-28, 2016, Ausonius (Scripta Antiqua 87)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de la mémoire : étude comparée de la Rhétorique à Herennius, Cicéron et Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Ausonius, pp.129-154, 2016, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène dans la bibliothèque : portrait d’un homme illustre dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, pp.291-313, 2015, 978-2-8405-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicateur et son auditoire dans les traités de rhétorique sacrée au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Vénuat; Christian Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.63-89, 2015, 978-2-7453-2653-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et l’enseignement dans le Panégyrique de Louis XIII de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Beaulande-Barraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église, Mémoire(s), Éducation. Mélanges offerts à Jean-François Boulanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.297-317, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karla Pollmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Guide to the Historical Reception of Augustine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.844-846, 2013, 978-0-19-929914-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans le Traité du sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vial; Anne-Marie Favreau-Linder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans l’Antiquité. Mises en scène réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires Blaise Pascal, pp.259-279, 2013, ERGA, 978-2-84516-500-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Quintilien dans les rhétoriques sacrées post-tridentines : le vir bonus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand; Fernand Hallyn; Carlos Lévy; Wim Verbaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintilien ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.433-470, 2010, Latinitates, 978-2-503-52865-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du style : la métaphore du corps dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms du style dans l’antiquité Gréco-Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.279-298, 2010, 978-2-7584-0015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asne d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Greiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions narratives en prose de l’âge baroque. Répertoire analytique. Première partie (1585-1610)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.130-134, 2007, 978-2-7453-1543-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique sacrée dans les Eloquentiae sacrae et humanae parallela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.269-298, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.9-26, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Paul et saint Jean Chrysostome modèles des rhétoriques sacrées de Carlo Reggio et de Nicolas Caussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Deramaix; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XIVe au XVIIe siècle – Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.307-321, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et rhétorique : le médecin dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Collard; Evelyne Samama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires, physiciens, barbiers et charlatans, Les marges de la médecine de l’Antiquité au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Guéniot, pp.55-80, 2004, 2-87825-277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Houssaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pédagogues : de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Editeur, pp.85-96, 2002, 2-7101-1546-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage de Quintilien à la Renaissance : la fortune du chapitre sur l’actio et son accomplissement dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomás Albaladejo Mayordomo; Emilio del Río Sanz; José Antonio Caballero López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintiliano : Historia y Actualidad de la retórica, Actas del Congreso Internacional : « Quintiliano : historia y actualidad de la retórica : XIX Centenario de la Institutio Oratoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Riojanos, pp.1219-1228, 1998, 84-89362-37-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action oratoire et écriture du corps de Quintilien à Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris IV - Sorbonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66A18444"/>
+    <w:nsid w:val="E9A88D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D813201"/>
+    <w:nsid w:val="BD12C868"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3610-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071175334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.conte@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36576/2660-9533.210.207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04828777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-11040008-07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Gannett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brereton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krauss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethada Wright" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/73212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er Mar&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Canzanella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beck-Chauvard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728312085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3.p.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03481533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3610-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071175334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.conte@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36576/2660-9533.210.207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04828777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-11040008-07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Gannett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brereton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krauss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethada Wright" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/73212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er Mar&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Canzanella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beck-Chauvard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728312085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3.p.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03481533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>