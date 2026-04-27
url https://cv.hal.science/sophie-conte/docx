--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9A88D7A"/>
+    <w:nsid w:val="7898DF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD12C868"/>
+    <w:nsid w:val="F26F93B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>