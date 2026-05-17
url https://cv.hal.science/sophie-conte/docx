--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Conte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Langue et Littérature Latines  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3610-1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071175334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Langue et Littérature Latines (section CNU 08)Université de Reims Champagne-Ardenne (URCA)UFR des Lettres et Sciences Humaines – Département de Lettres classiquesDirectrice du CRIMEL(Centre de Recherche Interdisciplinaire sur les Modèles Esthétiques et Littéraires)</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.conte@univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de rechercheRhétorique de l’Antiquité gréco-romaineRhétorique néo-latine : Érasme ; rhétoriques sacrées post-tridentines (XVIe-XVIIe siècle)Rhétorique et culture jésuites (XVIIe siècle)Réception de l’AntiquitéThématiques associées : histoire de l’éducation ; théâtre et des arts du spectacle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique● Habilitation à diriger des recherches (garante : Pr. Sylvie Franchet d’Espèrey, Sorbonne Université) : « Rhétorique en diachronie : traités antiques et modernes » (2019)● Doctorat (directeur : Pr. Pierre Laurens, Université de Paris IV-Sorbonne) : « Action oratoire et écriture du corps de Quintilien à Louis de Cressolles » (2000)● Agrégation de Lettres Classiques (1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel● Depuis 2022 : Professeur de Langue et Littérature Latines (Université de Reims Champagne-Ardenne)● 2000-2022 : Maître de Conférences en Langue et Littérature Latines à l’URCA● 1997-2000 : ATER en Latin et Grec (Universités de Metz, Nancy II, Dijon)● 1994-1997 : AMN  en Latin (Université de Nancy II)● 1990-1994 : élève à l’École normale supérieure de Fontenay-Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et sociétés savantes● ISSJR (International Society for the Study of Jesuit Rhetoric)● ISHR (International Society for the History of Rhetoric)● Société des Études Latines● SFENL puis SEMEN-L (Société d'Etudes Médio et Néo-Latines)● Société d’Étude du XVIIe siècle● ACRAS (Association pour un Centre de Recherches sur les Arts du Spectacle des XVIIe et XVIIIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'événements scientifiques● avec Bernard Teyssandier (URCA) et Aline Smeesters (UCLouvain) : journée d’étude « L’Enfant-roi et la Compagnie de Jésus. Les enjeux de l’éloge (1606-1651) », Reims, 8 décembre 2021.● avec Margarida Miranda (U. Coimbra) : Panel 2 “Respublica Litteraria: humanities, arts and sciences (before the specialization of knowledge)”, International Conference in Classics and Ancient History (org. C. Soares), Universidade de Coimbra (online), 22-25 juin 2021.● avec Alicia Oïffer-Bomsel (URCA, CIRLEP) et María Elena Cantarino Suñer (Universitat de València) : double colloque international : “Boecio a través del tiempo: la recepción de su obra y su influencia en las letras europeas desde la Edad Media hasta hoy. Teología y Filosofía”, Valence, 17-18 novembre 2016 ; « Boèce au fil du temps : la réception de son œuvre et son influence sur les lettres européennes du Moyen Âge à nos jours. Littérature et Arts », Reims, 2-3 juin 2016.● avec Sandrine Dubel (Université de Clermont-Ferrand) : journées d’étude « Le Sublime et l’écriture des traités de rhétorique », Reims, 22 mars 2012 et 6 février 2014.● Colloque « Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII », Troyes, 16-17 septembre 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition classique et inspiration chrétienne dans l’Ecclesiastes d’Érasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helmantica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (210), pp.207-239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36576/2660-9533.210.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Jesuits and the Rhetorical Tradition, 1540–1650, written by Jaska Kainulainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Jesuit Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.689-691. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22141332-11040008-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la déclamation dans l’Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La déclamation au début de l’époque moderne : une institution oratoire (22), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et traduction de Jean Chrysostome : Érasme et ses successeurs à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Latin et grec au Moyen Âge et à la Renaissance sous la direction de Sylvie Laigneau-Fontaine, Estelle Oudot et Jérémie Pinguet, Latin et grec au Moyen Âge et à la Renaissance (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence relative de Térence dans les traités de rhétorique (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur Térence, 10, pp.10.4000/rhetorique.569. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éloquence sacrée selon Nicolas Caussin : de la gravitas à la popularitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’éloquence de la chaire à l’âge classique, Supplément au n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les genres aristotéliciens dans les rhétoriques sacrées du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique au XVIIe siècle : un règne contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pratiques de la rhétorique de l’Antiquité au XVIIIe siècle, XXIX (58), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ml.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Cressolles : le savoir au service de l’action oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journée d’étude de la Société d’étude du XVIIe siècle : « Les jésuites dans l’Europe savante », 237, pp.653-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et taire : stratégies auctoriales dans l'Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Classics and Ancient History (22-25 juin 2021), Universidade de Coimbra, org. C. Soares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars, natura, exercitatio: different slants on memory in Latin treatises (Ad Herennium, De oratore, Institutio oratoria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l'International Society for the History of Rhetoric (26-29 juillet 2017), Londres, org. M. Edwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de la rhétorique face à la science et à la philosophie dans le XVIIe siècle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas da Sociedade Portuguesa de Retórica, Universidade do Porto, org. B. Fernandes Pereira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Brereton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabethada Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps : son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer María</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Sophie Conte, Alicia Oïffer-Bomsel et María Elena Cantarino-Suñer. Classiques Garnier, 404 (Série Littératures antiques 3), 651 p., 2019, Rencontres, ISSN : 2103-5636, 978-2-406-08665-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du couvent royal des Minimes français de la très Sainte Trinité sur le Mont Pincius à Rome / Père Charles-Pierre Martin ; édition critique par Maria Giovanna Canzanella-Quintaluce ; regestes des actes latin par Benoît Schmitz ; coordination éditoriale de Jean-François Chauvard ; avec la collaboration de Laurence Beck, Sophie Conte, Sebastiano Roberto... [et al.]. - Rome : École française de Rome, 2018 (Sources et documents ; 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giovanna Canzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beck-Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canzanella, Maria Giovanna; Schmitz, Benoit; Chauvard, Jean-François. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2018, Sources et documents, ISBN 978-2-7283-1208-5 (br.) - EAN 9782728312085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des traités de rhétorique des origines grecques à la Renaissance / textes réunis par Sophie Conte & Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 87, pp.241, 2016, Scripta antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. LIT, 19, 358 p., 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 Jesuit Speeches of Thanks in France at the Beginning of the Seventeenth Century: Louis Richeome and Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte (Editor-in-Chief); Cinthia Gannett John Brereton Manfred Krauss Elizabethada Wright and Bartosz Awianowicz (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time. Local and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.233-254, 2026, 978-90-04-74450-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jesuit Rhetoric across Space and Time: Local and Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte, Cinthia Gannett, John Brereton Manfred Krauss, Elizabethada Wright and Bartosz Awianowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.1-22, 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pédagogiques chez Quintilien : exercere, exercitare et exercitatio dans l’Institution oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Favreau-Linder; Sophie Lalanne; Jean-Luc Vix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de culture. La transmission de la culture grecque dans le monde romain des Ier-IVe siècles après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 183-198, 2022, Recherches sur les rhétoriques religieuses, 978-2-503-59015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice d’Iphigénie aura-t-il lieu ? Réécriture du mythe à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Ueltschi; Flore Verdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes et petites mythologies II : Mythe et conte, faune et flore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, p. 17-42, 2022, 978-2-37496-177-4 (broché) 978-2-37496-178-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “douceur” (suauitas) de la voix dans les Vacationes autumnales de Louis de Cressolles (1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Isabelle Bouton-Touboulic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna voce. Effets et pouvoirs de la voix dans la philosophie et la littérature antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Classiques Garnier, pp.137-160, 2021, Kaïnon - Anthropologie de la pensée ancienne, 978-2-406-10662-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10662-3.p.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La réception de Boèce, au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte; Alicia Oïffer-Bomsel; María Elena Cantarino-Suñer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps. Son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 404, Classiques Garnier, pp.7-26, 2019, Rencontres, 978-2-406-08667-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots, jeux de mains : Sosie face à Mercure (Plaute, Amphitryon, 362-409)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flamerie de Lachapelle, Guillaume; Rohman, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures latines : 45 textes de la littérature latine interprétés par des professeurs : en hommage à Sylvie Franchet d'Espèrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Ausonius éditions, pp.25-32, 2018, Scripta receptoria, ISSN 2427-4771 ;, 978-2-35613-234-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le traité de rhétorique comme texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.11-28, 2016, Ausonius (Scripta Antiqua 87)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de la mémoire : étude comparée de la Rhétorique à Herennius, Cicéron et Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Ausonius, pp.129-154, 2016, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène dans la bibliothèque : portrait d’un homme illustre dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, pp.291-313, 2015, 978-2-8405-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicateur et son auditoire dans les traités de rhétorique sacrée au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Vénuat; Christian Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.63-89, 2015, 978-2-7453-2653-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et l’enseignement dans le Panégyrique de Louis XIII de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Beaulande-Barraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église, Mémoire(s), Éducation. Mélanges offerts à Jean-François Boulanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.297-317, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karla Pollmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Guide to the Historical Reception of Augustine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.844-846, 2013, 978-0-19-929914-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans le Traité du sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vial; Anne-Marie Favreau-Linder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans l’Antiquité. Mises en scène réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires Blaise Pascal, pp.259-279, 2013, ERGA, 978-2-84516-500-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Quintilien dans les rhétoriques sacrées post-tridentines : le vir bonus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand; Fernand Hallyn; Carlos Lévy; Wim Verbaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintilien ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.433-470, 2010, Latinitates, 978-2-503-52865-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du style : la métaphore du corps dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms du style dans l’antiquité Gréco-Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.279-298, 2010, 978-2-7584-0015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asne d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Greiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions narratives en prose de l’âge baroque. Répertoire analytique. Première partie (1585-1610)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.130-134, 2007, 978-2-7453-1543-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique sacrée dans les Eloquentiae sacrae et humanae parallela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.269-298, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.9-26, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Paul et saint Jean Chrysostome modèles des rhétoriques sacrées de Carlo Reggio et de Nicolas Caussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Deramaix; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XIVe au XVIIe siècle – Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.307-321, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et rhétorique : le médecin dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Collard; Evelyne Samama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires, physiciens, barbiers et charlatans, Les marges de la médecine de l’Antiquité au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Guéniot, pp.55-80, 2004, 2-87825-277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Houssaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pédagogues : de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Editeur, pp.85-96, 2002, 2-7101-1546-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage de Quintilien à la Renaissance : la fortune du chapitre sur l’actio et son accomplissement dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomás Albaladejo Mayordomo; Emilio del Río Sanz; José Antonio Caballero López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintiliano : Historia y Actualidad de la retórica, Actas del Congreso Internacional : « Quintiliano : historia y actualidad de la retórica : XIX Centenario de la Institutio Oratoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Riojanos, pp.1219-1228, 1998, 84-89362-37-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action oratoire et écriture du corps de Quintilien à Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris IV - Sorbonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Conte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Langue et Littérature Latines  </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3610-1754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071175334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Langue et Littérature Latines (section CNU 08)Université de Reims Champagne-Ardenne (URCA)UFR des Lettres et Sciences Humaines – Département de Lettres classiquesDirectrice du CRIMEL(Centre de Recherche Interdisciplinaire sur les Modèles Esthétiques et Littéraires)</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.conte@univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de rechercheRhétorique de l’Antiquité gréco-romaineRhétorique néo-latine : Érasme ; rhétoriques sacrées post-tridentines (XVIe-XVIIe siècle)Rhétorique et culture jésuites (XVIIe siècle)Réception de l’AntiquitéThématiques associées : histoire de l’éducation ; théâtre et des arts du spectacle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique● Habilitation à diriger des recherches (garante : Pr. Sylvie Franchet d’Espèrey, Sorbonne Université) : « Rhétorique en diachronie : traités antiques et modernes » (2019)● Doctorat (directeur : Pr. Pierre Laurens, Université de Paris IV-Sorbonne) : « Action oratoire et écriture du corps de Quintilien à Louis de Cressolles » (2000)● Agrégation de Lettres Classiques (1993)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel● Depuis 2022 : Professeur de Langue et Littérature Latines (Université de Reims Champagne-Ardenne)● 2000-2022 : Maître de Conférences en Langue et Littérature Latines à l’URCA● 1997-2000 : ATER en Latin et Grec (Universités de Metz, Nancy II, Dijon)● 1994-1997 : AMN  en Latin (Université de Nancy II)● 1990-1994 : élève à l’École normale supérieure de Fontenay-Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et sociétés savantes● ISSJR (International Society for the Study of Jesuit Rhetoric)● ISHR (International Society for the History of Rhetoric)● Société des Études Latines● SFENL puis SEMEN-L (Société d'Etudes Médio et Néo-Latines)● Société d’Étude du XVIIe siècle● ACRAS (Association pour un Centre de Recherches sur les Arts du Spectacle des XVIIe et XVIIIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'événements scientifiques● avec Bernard Teyssandier (URCA) et Aline Smeesters (UCLouvain) : journée d’étude « L’Enfant-roi et la Compagnie de Jésus. Les enjeux de l’éloge (1606-1651) », Reims, 8 décembre 2021.● avec Margarida Miranda (U. Coimbra) : Panel 2 “Respublica Litteraria: humanities, arts and sciences (before the specialization of knowledge)”, International Conference in Classics and Ancient History (org. C. Soares), Universidade de Coimbra (online), 22-25 juin 2021.● avec Alicia Oïffer-Bomsel (URCA, CIRLEP) et María Elena Cantarino Suñer (Universitat de València) : double colloque international : “Boecio a través del tiempo: la recepción de su obra y su influencia en las letras europeas desde la Edad Media hasta hoy. Teología y Filosofía”, Valence, 17-18 novembre 2016 ; « Boèce au fil du temps : la réception de son œuvre et son influence sur les lettres européennes du Moyen Âge à nos jours. Littérature et Arts », Reims, 2-3 juin 2016.● avec Sandrine Dubel (Université de Clermont-Ferrand) : journées d’étude « Le Sublime et l’écriture des traités de rhétorique », Reims, 22 mars 2012 et 6 février 2014.● Colloque « Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII », Troyes, 16-17 septembre 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition classique et inspiration chrétienne dans l’Ecclesiastes d’Érasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helmantica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (210), pp.207-239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36576/2660-9533.210.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Jesuits and the Rhetorical Tradition, 1540–1650, written by Jaska Kainulainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Jesuit Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.689-691. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22141332-11040008-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la déclamation dans l’Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La déclamation au début de l’époque moderne : une institution oratoire (22), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et traduction de Jean Chrysostome : Érasme et ses successeurs à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Latin et grec au Moyen Âge et à la Renaissance sous la direction de Sylvie Laigneau-Fontaine, Estelle Oudot et Jérémie Pinguet, Latin et grec au Moyen Âge et à la Renaissance (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence relative de Térence dans les traités de rhétorique (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur Térence, 10, pp.10.4000/rhetorique.569. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éloquence sacrée selon Nicolas Caussin : de la gravitas à la popularitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’éloquence de la chaire à l’âge classique, Supplément au n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les genres aristotéliciens dans les rhétoriques sacrées du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique au XVIIe siècle : un règne contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pratiques de la rhétorique de l’Antiquité au XVIIIe siècle, XXIX (58), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ml.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Cressolles : le savoir au service de l’action oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journée d’étude de la Société d’étude du XVIIe siècle : « Les jésuites dans l’Europe savante », 237, pp.653-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et taire : stratégies auctoriales dans l'Institution oratoire de Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Classics and Ancient History (22-25 juin 2021), Universidade de Coimbra, org. C. Soares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars, natura, exercitatio: different slants on memory in Latin treatises (Ad Herennium, De oratore, Institutio oratoria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l'International Society for the History of Rhetoric (26-29 juillet 2017), Londres, org. M. Edwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de la rhétorique face à la science et à la philosophie dans le XVIIe siècle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas da Sociedade Portuguesa de Retórica, Universidade do Porto, org. B. Fernandes Pereira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Brereton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabethada Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps : son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer María</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Sophie Conte, Alicia Oïffer-Bomsel et María Elena Cantarino-Suñer. Classiques Garnier, 404 (Série Littératures antiques 3), 651 p., 2019, Rencontres, ISSN : 2103-5636, 978-2-406-08665-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du couvent royal des Minimes français de la très Sainte Trinité sur le Mont Pincius à Rome / Père Charles-Pierre Martin ; édition critique par Maria Giovanna Canzanella-Quintaluce ; regestes des actes latin par Benoît Schmitz ; coordination éditoriale de Jean-François Chauvard ; avec la collaboration de Laurence Beck, Sophie Conte, Sebastiano Roberto... [et al.]. - Rome : École française de Rome, 2018 (Sources et documents ; 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giovanna Canzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beck-Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canzanella, Maria Giovanna; Schmitz, Benoit; Chauvard, Jean-François. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2018, Sources et documents, ISBN 978-2-7283-1208-5 (br.) - EAN 9782728312085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des traités de rhétorique des origines grecques à la Renaissance / textes réunis par Sophie Conte & Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 87, pp.241, 2016, Scripta antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. LIT, 19, 358 p., 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 Jesuit Speeches of Thanks in France at the Beginning of the Seventeenth Century: Louis Richeome and Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte (Editor-in-Chief); Cinthia Gannett John Brereton Manfred Krauss Elizabethada Wright and Bartosz Awianowicz (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time. Local and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.233-254, 2026, 978-90-04-74450-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Jesuit Rhetoric across Space and Time: Local and Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Gannett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte, Cinthia Gannett, John Brereton Manfred Krauss, Elizabethada Wright and Bartosz Awianowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jesuit Studies (49), Brill, pp.1-22, 2026, Jesuit Studies, 978-90-04-74451-6. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744516_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice d’Iphigénie aura-t-il lieu ? Réécriture du mythe à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Ueltschi; Flore Verdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes et petites mythologies II : Mythe et conte, faune et flore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, p. 17-42, 2022, 978-2-37496-177-4 (broché) 978-2-37496-178-1 (PDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pédagogiques chez Quintilien : exercere, exercitare et exercitatio dans l’Institution oratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Favreau-Linder; Sophie Lalanne; Jean-Luc Vix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de culture. La transmission de la culture grecque dans le monde romain des Ier-IVe siècles après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 183-198, 2022, Recherches sur les rhétoriques religieuses, 978-2-503-59015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “douceur” (suauitas) de la voix dans les Vacationes autumnales de Louis de Cressolles (1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Isabelle Bouton-Touboulic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna voce. Effets et pouvoirs de la voix dans la philosophie et la littérature antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Classiques Garnier, pp.137-160, 2021, Kaïnon - Anthropologie de la pensée ancienne, 978-2-406-10662-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10662-3.p.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La réception de Boèce, au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cantarino Suñer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte; Alicia Oïffer-Bomsel; María Elena Cantarino-Suñer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boèce au fil du temps. Son influence sur les lettres européennes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 404, Classiques Garnier, pp.7-26, 2019, Rencontres, 978-2-406-08667-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08667-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots, jeux de mains : Sosie face à Mercure (Plaute, Amphitryon, 362-409)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flamerie de Lachapelle, Guillaume; Rohman, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures latines : 45 textes de la littérature latine interprétés par des professeurs : en hommage à Sylvie Franchet d'Espèrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Ausonius éditions, pp.25-32, 2018, Scripta receptoria, ISSN 2427-4771 ;, 978-2-35613-234-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le traité de rhétorique comme texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.11-28, 2016, Ausonius (Scripta Antiqua 87)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de la mémoire : étude comparée de la Rhétorique à Herennius, Cicéron et Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture des traités de rhétorique des origines grecques à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, Ausonius, pp.129-154, 2016, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène dans la bibliothèque : portrait d’un homme illustre dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’or et le calame. Liber discipulorum. Hommage à Pierre Laurens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, pp.291-313, 2015, 978-2-8405-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicateur et son auditoire dans les traités de rhétorique sacrée au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Vénuat; Christian Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.63-89, 2015, 978-2-7453-2653-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir et l’enseignement dans le Panégyrique de Louis XIII de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Beaulande-Barraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église, Mémoire(s), Éducation. Mélanges offerts à Jean-François Boulanger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.297-317, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karla Pollmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Guide to the Historical Reception of Augustine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.844-846, 2013, 978-0-19-929914-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans le Traité du sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vial; Anne-Marie Favreau-Linder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes et orateurs dans l’Antiquité. Mises en scène réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires Blaise Pascal, pp.259-279, 2013, ERGA, 978-2-84516-500-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Quintilien dans les rhétoriques sacrées post-tridentines : le vir bonus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrine Galand; Fernand Hallyn; Carlos Lévy; Wim Verbaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintilien ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.433-470, 2010, Latinitates, 978-2-503-52865-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du style : la métaphore du corps dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron; Carlos Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms du style dans l’antiquité Gréco-Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.279-298, 2010, 978-2-7584-0015-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asne d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Greiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions narratives en prose de l’âge baroque. Répertoire analytique. Première partie (1585-1610)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.130-134, 2007, 978-2-7453-1543-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique sacrée dans les Eloquentiae sacrae et humanae parallela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.269-298, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Conte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Caussin : rhétorique et spiritualité à l’époque de Louis XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, LIT, pp.9-26, 2007, Ars rhetorica, 978-3-8258-0148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Paul et saint Jean Chrysostome modèles des rhétoriques sacrées de Carlo Reggio et de Nicolas Caussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Deramaix; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et la France dans l’Europe latine du XIVe au XVIIe siècle – Influence, émulation, traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.307-321, 2006, 978-2-87775-410-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et rhétorique : le médecin dans les traités de rhétorique latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Collard; Evelyne Samama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires, physiciens, barbiers et charlatans, Les marges de la médecine de l’Antiquité au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Guéniot, pp.55-80, 2004, 2-87825-277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Houssaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pédagogues : de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF Editeur, pp.85-96, 2002, 2-7101-1546-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage de Quintilien à la Renaissance : la fortune du chapitre sur l’actio et son accomplissement dans les Vacationes autumnales de Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomás Albaladejo Mayordomo; Emilio del Río Sanz; José Antonio Caballero López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quintiliano : Historia y Actualidad de la retórica, Actas del Congreso Internacional : « Quintiliano : historia y actualidad de la retórica : XIX Centenario de la Institutio Oratoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Riojanos, pp.1219-1228, 1998, 84-89362-37-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action oratoire et écriture du corps de Quintilien à Louis de Cressolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris IV - Sorbonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7898DF44"/>
+    <w:nsid w:val="40B536E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F26F93B6"/>
+    <w:nsid w:val="00F25650"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3610-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071175334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.conte@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36576/2660-9533.210.207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04828777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-11040008-07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Gannett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brereton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krauss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethada Wright" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/73212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er Mar&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Canzanella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beck-Chauvard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728312085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3.p.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03481533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3610-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071175334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.conte@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36576/2660-9533.210.207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04828777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-11040008-07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04648830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03538659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Gannett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brereton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krauss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethada Wright" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/73212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er Mar&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Canzanella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beck-Chauvard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728312085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05474594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10662-3.p.0137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cantarino Su&#241;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08667-3.p.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02352016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03479329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03481533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>