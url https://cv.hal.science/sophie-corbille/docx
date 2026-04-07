--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -428,2745 +428,2745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Industrie culturelle de l’enfance et globalisation des formes du jouer. Diversité et formes de vie dans le monde globalisé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mondialisation de la communication. La diversité des cultures en question » XXVème colloque franco-roumain en SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Iasi (Roumanie), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les spectacles animaliers dans le Paris du XIXe siècle : une approche par l’affiche illustrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les spectacles de curiosités en Europe de la Révolution française à la fin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Clermont-Ferrand, 2022, Clermont-Ferran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les divertissements animaliers dans le Paris du XIXe siècle : L’idéologie fait(e) spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacular Devices: Visual, Literary and Material Cultures of Wonder in the Long 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, 2022, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les animaux dans les expositions universelles au XIXe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">séminaire "Les collections vivantes au prisme des sciences humaines et sociales",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum d’histoire naturelle de Paris, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How «populism» made its way into media discourses. A French and British comparison - 1985/2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque “AUTHORITARIAN POPULISM AND MEDIA”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How &amp;quot;populism&amp;quot; made its way into media discourses. A French and British comparison - 1985/2022 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Authoritarian Populism and Media »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les expositions universelles au XIXe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journée d’études « les animaux colonisés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Histoire mondiale des animaux, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Les spectacles animaliers dans le Paris du XIXe siècle : une approche par l’affiche illustrée</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite sémiotique des salons animaliers. Récits et figures de la domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les spectacles de curiosités en Europe de la Révolution française à la fin du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Clermont-Ferrand, 2022, Clermont-Ferran, France</w:t>
+              <w:t xml:space="preserve">Séminaire international de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Iasi (Roumanie), Romania</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Ce que l’enfance et les enfants font aux cultures et pratiques du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Enfance et histoire : cultures et pratiques enfantines du passé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC/SORBONNE UNIVERSITE, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les divertissements animaliers dans le Paris du XIXe siècle : L’idéologie fait(e) spectacle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les salons animaliers. Figures des chiens et ambivalences des relations hommes-canidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectacular Devices: Visual, Literary and Material Cultures of Wonder in the Long 19th Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée d’étude de chien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, 2020, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les animaux dans les expositions universelles au XIXe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût des échanges. Donner, vendre et garder pour faire quartier, ensemble et séparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et les sciences sociales. Ce que la ville fait à l’anthropologie, ce que l’anthropologie fait à la ville. 1er congrés d'AnthropoVilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS, Nov 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Troubles dans le jeu : marques et publicités au cœur d’un parc d’attraction pour enfants »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Médiations marchandes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet &amp;quot;Paris-Faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire "Les collections vivantes au prisme des sciences humaines et sociales",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum d’histoire naturelle de Paris, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Rats des villes : de la connaissance à la gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d’histoire Naturelle, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« How &amp;quot;populism&amp;quot; made its way into media discourses. A French and British comparison - 1985/2022 »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons d’animaux de compagnie : brouillages et paradoxes dans l’éthique animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les animaux en ethnographie. Quelles méthodes d'enquêtes, quelles postures éthiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ethnologie française, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvertes et explorations animales : représentations, mises en scène et discours sur les animaux dans les Expositions Universelles (1851-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvertes et explorations. XVIIème colloque annuel de la Society of Dix-Neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2019, Southampton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse, et la Faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GIRANIUM : Girardin numérisé, ou la naissance des industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa-Sorbonne Université, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trouble dans le jeu. Marques et publicités au cœur d’un parc d’attraction pour enfants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche international « Transformations des prises de parole de marques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparitions parisiennes. Récits médiatiques de l’Exposition universelle de 1855 dans La Presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capital(e) médiatique XIXe-XXIe siècles. Lieux, modèles et figures des médias, de Girardin aux start-ups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le travail au prisme du don »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Travail et goût »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Dec 2017, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enquêter en contexte saturé : stéréotypes, styles de vie et styles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Cultures de l’enquête »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Le Marec, GRIPIC/SORBONNE UNIVERSITE, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Paris d'Emile Girardin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Girardin » (programme de recherche Giranium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Wrona, GRIPIC SORBONNE UNIVERSITE, Mar 2017, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût des échanges. Donner, vendre et garder pour faire quartier, ensemble et séparés, dans les quartiers gentrifiés parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lien social au regard de la circulation des biens, des personnes et des capitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Louvain-La-Neuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le « bobo » dans sa vi(ll)e. Type, stéréotype et style de vie, ou l’exploration des liens entre mode, ville et existence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Mode et médias »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Sep 2017, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacer etnografia en los barrios gentrificados o como analizar un nuevo mundo urbano parisino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversatorios FAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de arquitectura y urbanismo, Mar 2016, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'est de Paris c'est boboland.&amp;quot; Ce que la mode fait aux identités citadines et au territoire ou la fabrique du &amp;quot;Paris branché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mode &amp; frontières. Identités, cultures et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Mode, Université Lumière Lyon 2, Feb 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabricación de Abu Dabi ¿Patrimonialización o comercialización de los territorios en el mundo globalizado?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrication de Abu Dhabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Chile, May 2016, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las marcas países: objetos valiosos en la economía del renombre.Una mirada antropológica sobre un fenómeno comunicacional mundial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de communicaciones - Pontificia Universidad Católica de Chile, Jun 2016, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrons, au travail ! La téléréalité comme dispositif de médiatisation et de communication du patron-entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures des décideurs en régime médiatique. Représenter la décision politique et économique : un défi communicationnel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELSA - GRIPIC - Université Paris Sorbonne, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GRIPIC/SORBONNE UNIVERSITE, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assiette et le champ. La gastronomie parisienne, le terroir d'île-de-France et le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études le Grand Paris qui Mange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Communication (ISCC), CNRS Paris-Sorbonne, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convocation symbolique de la parole dans la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier AÏM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, 2020, Angoulême, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORC IARSIC ESSACHESS, 2012, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque Abou Dhabi comme opérateur de patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise en jeu du patrimoine dans la configuration de la ville aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre à Paris et être un Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association française d’ethnologie et d’anthropologie (AFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience de la globalisation en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d’histoire Naturelle, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association française d’ethnologie et d’anthropologie (AFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Neuilly-sur-Seine, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris: a city of holiday flats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the American Association of Anthropology (AAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Anthropology (AAA), Nov 2010, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MESHS, Nov 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’échange-t-on dans un vide-grenier de quartier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Places marchandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1608 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749968v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03749974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On origins, authenticity and ethical life: new urban values in Paris</w:t>
               </w:r>
@@ -3402,212 +3402,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Exposition universelle, le journal et la ville. Exhiber, raconter et glorifier la fièvre marchande parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, Capitale médiatique. Presse et ville au 19ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paris et les médias, une histoire entremêlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Vincennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-26, 2022, 978-2-37924-274-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Wrona</w:t>
-[...48 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03964008v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03721282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Marca Abu Dabi. Operadora de patrimonio de un territorio emergente frente a la globalización. »</w:t>
               </w:r>
@@ -4325,50 +4325,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.211-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4377,1100 +4468,1031 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.211-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse et la faïence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 (48), pp.171-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences de l’animation dans un parc à thème pour enfants, entre jeu et éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse et la faïence</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles dans le jeu: communication marchande et fantasmagorie du capital dans un parc d'attraction pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.215-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les recruteurs font des outils numériques : pratiques, enjeux et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Digitalisation et recrutement : perspectives informationnelles et communicationnelles, 53, pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer à travailler dans un parc d'attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.57-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;bobo&amp;quot; dans sa vi(ll)e. Analyse de l'existence plurielle d'une catégorie à la croisée du journalisme, du commerce et du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.171-192</w:t>
+              <w:t xml:space="preserve">, 2017, 44, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce de l’identité : (se) ressembler, (se) distinguer au cœur du tourisme parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques territoriales. Objets précieux au coeur de l'économie de la renommée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication Université de Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris des résidences secondaires. Entre ville réelle et ville rêvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.441-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.123.0441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.215-238</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris des résidences secondaires. Entre ville réelle et ville rêvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.441-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.57-79</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris-métropole à l’épreuve du vécu métropolitain des quartiers gentrifiés du nord-est de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme, diversité enchantée et rapports symboliques dans les quartiers gentrifiés du nord-est de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.30-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.127-148</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnologie en ville et gentrification. Du terrain à l'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.353-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...448 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5480,290 +5502,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, capitale médiatique, Presse et ville au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t>
+                <w:t xml:space="preserve">hal-03721129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris bourgeoise, Paris bohème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.304, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.304, 2013</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, résidence secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin / MSH, pp.144, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5910,51 +5932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de la Pradelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de la Pradelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4953" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>