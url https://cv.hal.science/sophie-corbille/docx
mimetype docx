--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -428,112 +428,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les expositions universelles au XIXe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « les animaux colonisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Histoire mondiale des animaux, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Industrie culturelle de l’enfance et globalisation des formes du jouer. Diversité et formes de vie dans le monde globalisé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Mondialisation de la communication. La diversité des cultures en question » XXVème colloque franco-roumain en SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Iasi (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les spectacles animaliers dans le Paris du XIXe siècle : une approche par l’affiche illustrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -549,73 +631,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les spectacles de curiosités en Europe de la Révolution française à la fin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Clermont-Ferrand, 2022, Clermont-Ferran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divertissements animaliers dans le Paris du XIXe siècle : L’idéologie fait(e) spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -631,73 +713,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacular Devices: Visual, Literary and Material Cultures of Wonder in the Long 19th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL, 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux dans les expositions universelles au XIXe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -713,2460 +795,2378 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire "Les collections vivantes au prisme des sciences humaines et sociales",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d’histoire naturelle de Paris, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How «populism» made its way into media discourses. A French and British comparison - 1985/2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque “AUTHORITARIAN POPULISM AND MEDIA”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03956751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How &amp;quot;populism&amp;quot; made its way into media discourses. A French and British comparison - 1985/2022 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Authoritarian Populism and Media »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite sémiotique des salons animaliers. Récits et figures de la domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Ce que l’enfance et les enfants font aux cultures et pratiques du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Enfance et histoire : cultures et pratiques enfantines du passé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC/SORBONNE UNIVERSITE, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les salons animaliers. Figures des chiens et ambivalences des relations hommes-canidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de chien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, 2020, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet &amp;quot;Paris-Faune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Rats des villes : de la connaissance à la gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d’histoire Naturelle, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût des échanges. Donner, vendre et garder pour faire quartier, ensemble et séparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et les sciences sociales. Ce que la ville fait à l’anthropologie, ce que l’anthropologie fait à la ville. 1er congrés d'AnthropoVilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS, Nov 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Troubles dans le jeu : marques et publicités au cœur d’un parc d’attraction pour enfants »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Médiations marchandes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvertes et explorations animales : représentations, mises en scène et discours sur les animaux dans les Expositions Universelles (1851-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvertes et explorations. XVIIème colloque annuel de la Society of Dix-Neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2019, Southampton, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons d’animaux de compagnie : brouillages et paradoxes dans l’éthique animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Histoire mondiale des animaux, 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les animaux en ethnographie. Quelles méthodes d'enquêtes, quelles postures éthiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ethnologie française, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparitions parisiennes. Récits médiatiques de l’Exposition universelle de 1855 dans La Presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capital(e) médiatique XIXe-XXIe siècles. Lieux, modèles et figures des médias, de Girardin aux start-ups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse, et la Faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GIRANIUM : Girardin numérisé, ou la naissance des industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa-Sorbonne Université, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GRIPIC/SORBONNE UNIVERSITE, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trouble dans le jeu. Marques et publicités au cœur d’un parc d’attraction pour enfants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche international « Transformations des prises de parole de marques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût des échanges. Donner, vendre et garder pour faire quartier, ensemble et séparés, dans les quartiers gentrifiés parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lien social au regard de la circulation des biens, des personnes et des capitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Louvain-La-Neuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le « bobo » dans sa vi(ll)e. Type, stéréotype et style de vie, ou l’exploration des liens entre mode, ville et existence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Mode et médias »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Sep 2017, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Paris d'Emile Girardin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Girardin » (programme de recherche Giranium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Wrona, GRIPIC SORBONNE UNIVERSITE, Mar 2017, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enquêter en contexte saturé : stéréotypes, styles de vie et styles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Cultures de l’enquête »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Le Marec, GRIPIC/SORBONNE UNIVERSITE, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le travail au prisme du don »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Travail et goût »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC SORBONNE UNIVERSITE, Dec 2017, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacer etnografia en los barrios gentrificados o como analizar un nuevo mundo urbano parisino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversatorios FAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de arquitectura y urbanismo, Mar 2016, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabricación de Abu Dabi ¿Patrimonialización o comercialización de los territorios en el mundo globalizado?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrication de Abu Dhabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Chile, May 2016, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'est de Paris c'est boboland.&amp;quot; Ce que la mode fait aux identités citadines et au territoire ou la fabrique du &amp;quot;Paris branché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mode &amp; frontières. Identités, cultures et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Mode, Université Lumière Lyon 2, Feb 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las marcas países: objetos valiosos en la economía del renombre.Una mirada antropológica sobre un fenómeno comunicacional mundial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de communicaciones - Pontificia Universidad Católica de Chile, Jun 2016, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrons, au travail ! La téléréalité comme dispositif de médiatisation et de communication du patron-entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, 2020, Angoulême, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures des décideurs en régime médiatique. Représenter la décision politique et économique : un défi communicationnel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELSA - GRIPIC - Université Paris Sorbonne, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MESHS, Nov 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assiette et le champ. La gastronomie parisienne, le terroir d'île-de-France et le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études le Grand Paris qui Mange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Communication (ISCC), CNRS Paris-Sorbonne, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Neuilly-sur-Seine, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque Abou Dhabi comme opérateur de patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise en jeu du patrimoine dans la configuration de la ville aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convocation symbolique de la parole dans la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier AÏM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d’histoire Naturelle, Mar 2019, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORC IARSIC ESSACHESS, 2012, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les salons d’animaux de compagnie : brouillages et paradoxes dans l’éthique animale</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre à Paris et être un Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association française d’ethnologie et d’anthropologie (AFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience de la globalisation en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ethnologie française, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association française d’ethnologie et d’anthropologie (AFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2019, Southampton, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’échange-t-on dans un vide-grenier de quartier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Places marchandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Celsa-Sorbonne Université, Mar 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris: a city of holiday flats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the American Association of Anthropology (AAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Anthropology (AAA), Nov 2010, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1362 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749974v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03749968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On origins, authenticity and ethical life: new urban values in Paris</w:t>
               </w:r>
@@ -3402,50 +3402,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paris et les médias, une histoire entremêlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Vincennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-26, 2022, 978-2-37924-274-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Exposition universelle, le journal et la ville. Exhiber, raconter et glorifier la fièvre marchande parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3458,156 +3557,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, Capitale médiatique. Presse et ville au 19ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721282v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03964008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Marca Abu Dabi. Operadora de patrimonio de un territorio emergente frente a la globalización. »</w:t>
               </w:r>
@@ -4325,973 +4325,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.211-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35, pp.211-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.4953⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03242970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambivalences de l’animation dans un parc à thème pour enfants, entre jeu et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse et la faïence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.211-241</w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 (48), pp.171-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse et la faïence.</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles dans le jeu: communication marchande et fantasmagorie du capital dans un parc d'attraction pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.215-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les recruteurs font des outils numériques : pratiques, enjeux et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Digitalisation et recrutement : perspectives informationnelles et communicationnelles, 53, pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer à travailler dans un parc d'attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.57-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce de l’identité : (se) ressembler, (se) distinguer au cœur du tourisme parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;bobo&amp;quot; dans sa vi(ll)e. Analyse de l'existence plurielle d'une catégorie à la croisée du journalisme, du commerce et du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019/2 (48), pp.171-192</w:t>
+              <w:t xml:space="preserve">, 2017, 44, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.12</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques territoriales. Objets précieux au coeur de l'économie de la renommée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication Université de Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.215-238</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris des résidences secondaires. Entre ville réelle et ville rêvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.441-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris des résidences secondaires. Entre ville réelle et ville rêvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Foli</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5955⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.441-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.123.0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...359 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.123.0441⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04256921v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03749897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris-métropole à l’épreuve du vécu métropolitain des quartiers gentrifiés du nord-est de Paris</w:t>
               </w:r>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t>
             </w:r>
           </w:p>
@@ -5932,51 +5932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de la Pradelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4953" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de la Pradelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0441" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>