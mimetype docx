--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1987 +66,1987 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bastide Pons-de-Prinhac. Un lotissement périurbain de Toulouse au XIV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calmés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 284 p., 2023, Recherches archéologiques 25, 978-2-271-14965-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occupation d'une terrasse en rive droite du Lot du Bronze final au XIIe siècle ap. J.-C. (Aquitaine, Lot-et-Garonne, Saint-Sylvestre-sur-Lot, Bourg Est et Bourg Nord, ZAC de La Mariniesse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ballarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2 vol. (405, 165 p.), 2019, Documents d’archéologie préventive 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/fqcx-4675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn) Études sur la forteresse et son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SCI La Forteresse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collégiale Saint-Salvi, Albi, Tarn, Occitanie : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étude du mobilier céramique du site médiéval du Fromissard, Montech (82)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2018</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04466024v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique du site médiéval du Fromissard, Montech (82)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Collégiale Saint-Salvi, Albi, Tarn, Occitanie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02864624v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique de tombes et de silos du site médiéval de Frayras à Saverdun (09)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bennac, Les Pialades, Négrié, tranche 1, Brens, Tarn : rapport de diagnostic : Languedoc-Roussillon - Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02866170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale de 150 fosses-dépotoirs dans le quartier Saint-Pierre-des-Cuisines à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennac, Les Pialades, Négrié, tranche 1, Brens, Tarn : rapport de diagnostic : Languedoc-Roussillon - Midi-Pyrénées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude du mobilier céramique de tombes et de silos du site médiéval de Frayras à Saverdun (09)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04183919v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Viarouge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Briand</w:t>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990864v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990970v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Montferrand, Place Marcel Sembat. Clermont-Ferrand (Puy-de-Dôme). Château des Comtes d’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Navetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2007, 2 vol. (68 [36] p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Hades archéologie. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123950v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montferrand, Place Marcel Sembat. Clermont-Ferrand (Puy-de-Dôme). Château des Comtes d’Auvergne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Hades archéologie. 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2007, 2 vol. (68 [36] p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023405v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bastide Pons-de-Prinhac. Un lotissement périurbain de Toulouse au XIV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le mobilier en verre découvert à Toulouse et dans sa région à travers 15 ans d’archéologie ; évolution du verre, particularités locales et questions de chronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-04396861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inès Pactat; Claudine Munier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-160, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.19582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation d'une terrasse en rive droite du Lot du Bronze final au XIIe siècle ap. J.-C. (Aquitaine, Lot-et-Garonne, Saint-Sylvestre-sur-Lot, Bourg Est et Bourg Nord, ZAC de La Mariniesse)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des Tectosages aux Mérovingiens, l’omniprésence du verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-02453956v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Provost; Jean-Marie Pailler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAG Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-315, 2017, Carte Archéologique de la Gaule</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fosse-bûcher antique atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la crémation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192329v1</w:t>
-              </w:r>
-[...224 lines deleted...]
-                <w:t xml:space="preserve">hal-01917104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2064,103 +2064,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de chronologie pour la céramique d'époque moderne aux abords de l'ancien couvent des Chartreux de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.191-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,90 +2194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcophage paléochrétien d'Arpajon-Sur Cère et son contexte archéologique : l'agglomération secondaire d'Arpagione et son terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambon Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux marques sur verre découvertes à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2388,64 +2388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indices d’un atelier de verrier à la fin de l’Antiquité à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.109-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2483,90 +2483,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat médiéval sur les allées Jules Guesde à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Callède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, LXXI, pp.175-199</w:t>
@@ -2595,51 +2595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois ensembles de verres de l’Antiquité tardive et de l’époque mérovingienne dans le Sud-Ouest, la domus urbaine tardive de Cieutat à Eauze (Gers), le castellum du Bas Empire et du Haut Moyen Age de Castel-sur-Murat (Cantal), la villa mérovingienne du Camp des Armes à Lapanouse-de-Cernon (Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une découverte singulière : la matrice d’un sceau d’un médecin toulousain (XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.232-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2787,51 +2787,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaisselle en verre en usage à Toulouse à la fin du Moyen Age (XIVe siècle-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hébrard-Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hébrard-Salivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-25-la-bastide-pons-de-prinhac/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/occitanie/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1421" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salinas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-25-la-bastide-pons-de-prinhac/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/occitanie/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1421" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salinas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>