--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -634,473 +634,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique du site médiéval du Fromissard, Montech (82)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+                <w:t xml:space="preserve">Collégiale Saint-Salvi, Albi, Tarn, Occitanie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864624v1</w:t>
+                <w:t xml:space="preserve">hal-04466024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collégiale Saint-Salvi, Albi, Tarn, Occitanie : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viers</w:t>
+                <w:t xml:space="preserve">Étude du mobilier céramique du site médiéval du Fromissard, Montech (82)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04466024v1</w:t>
+                <w:t xml:space="preserve">hal-02864624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennac, Les Pialades, Négrié, tranche 1, Brens, Tarn : rapport de diagnostic : Languedoc-Roussillon - Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céramique médiévale de 150 fosses-dépotoirs dans le quartier Saint-Pierre-des-Cuisines à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tranier</w:t>
+                <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+                <w:t xml:space="preserve">Nathalie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183919v1</w:t>
+                <w:t xml:space="preserve">hal-02863348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale de 150 fosses-dépotoirs dans le quartier Saint-Pierre-des-Cuisines à Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bennac, Les Pialades, Négrié, tranche 1, Brens, Tarn : rapport de diagnostic : Languedoc-Roussillon - Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
+              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02863348v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier céramique de tombes et de silos du site médiéval de Frayras à Saverdun (09)</w:t>
               </w:r>
@@ -1112,51 +1112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1172,498 +1172,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
+                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990970v1</w:t>
+                <w:t xml:space="preserve">hal-01990864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01990864v1</w:t>
+                <w:t xml:space="preserve">hal-01990970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montferrand, Place Marcel Sembat. Clermont-Ferrand (Puy-de-Dôme). Château des Comtes d’Auvergne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Navetat</w:t>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Hades archéologie. 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2007, 2 vol. (68 [36] p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023405v1</w:t>
+                <w:t xml:space="preserve">hal-04123950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">Montferrand, Place Marcel Sembat. Clermont-Ferrand (Puy-de-Dôme). Château des Comtes d’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Navetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2007, 2 vol. (68 [36] p.)</w:t>
+                <w:t xml:space="preserve">David Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Hades archéologie. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123950v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1907,77 +1907,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fosse-bûcher antique atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,77 +2090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.191-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcophage paléochrétien d'Arpajon-Sur Cère et son contexte archéologique : l'agglomération secondaire d'Arpagione et son terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-25-la-bastide-pons-de-prinhac/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/occitanie/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1421" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salinas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-25-la-bastide-pons-de-prinhac/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/occitanie/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mac&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1421" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salinas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02649236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>