--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -204,334 +204,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maturité de la transformation numériquedes petites communes :paperasserie numérique ou administration proactive ?</w:t>
+                <w:t xml:space="preserve">Le « serious game », un outil pertinent pour la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
+                <w:t xml:space="preserve">Raphaël de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.114.0035⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 155 (2), pp.77-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.155.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374958v1</w:t>
+                <w:t xml:space="preserve">hal-04404682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « serious game », un outil pertinent pour la gestion de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Organiser des serious game en entreprise pour gérer des crises ? Oui mais pas n’importe quand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël de Vittoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404682v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser des serious game en entreprise pour gérer des crises ? Oui mais pas n’importe quand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maturité de la transformation numériquedes petites communes :paperasserie numérique ou administration proactive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël de Vittoris</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.31-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.114.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375704v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis management learning : when the sequence of pedagogic levers counts more than the levers themselves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -572,374 +572,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour l'établissement de systèmes de gestion de crise résilients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
+                <w:t xml:space="preserve">Deadly but protective: Americans’ unique perception of weapons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Syropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Rivera-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphrodite Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.215.0113⟩</w:t>
+              <w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pac0000507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879067v1</w:t>
+                <w:t xml:space="preserve">hal-04236156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadly but protective: Americans’ unique perception of weapons.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angel Gómez</w:t>
+                <w:t xml:space="preserve">Pour l'établissement de systèmes de gestion de crise résilients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphrodite Baka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (1), pp.81-84. </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (35), pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pac0000507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.215.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236156v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deadly but protective: Americans’ unique perception of weapons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Syropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Rivera-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphrodite Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/pac0000507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913269v1</w:t>
@@ -950,51 +950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à favoriser les apprentissages entre acteurs privés et publics : Cas d’un site Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1139,321 +1139,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux et e-réputation : le cas de la SCNF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’intérêt des serious game comme méthode de restitution des apprentissages, sous stress aigu, en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rudy Poirier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vraie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.51-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288126v1</w:t>
+                <w:t xml:space="preserve">hal-02288117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intérêt des serious game comme méthode de restitution des apprentissages, sous stress aigu, en crise</w:t>
+                <w:t xml:space="preserve">Serious Games et Gestion de Crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vraie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ruestchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102, pp.51-66</w:t>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288117v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games et Gestion de Crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux sociaux et e-réputation : le cas de la SCNF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Cherif Ben Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ruestchmann</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bonev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N°206 (2), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.206.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416675v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du stress aigu sur les stratégies de réponse en situation critique : le cas du crash Rio-Paris</w:t>
               </w:r>
@@ -1660,51 +1660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaultier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2/n°2 (4), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1859,217 +1859,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service public et usagers, une défiance enracinée : Vers un nouveau modèle d’efficacité des services numériques ?</w:t>
+                <w:t xml:space="preserve">Public Service and Users, a Deep-Rooted Mistrust: Towards a New Efficiency Model for Digital Services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Versailles, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">KAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seoul National University, Jun 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022491v1</w:t>
+                <w:t xml:space="preserve">hal-05022492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Service and Users, a Deep-Rooted Mistrust: Towards a New Efficiency Model for Digital Services?</w:t>
+                <w:t xml:space="preserve">Service public et usagers, une défiance enracinée : Vers un nouveau modèle d’efficacité des services numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KAPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seoul National University, Jun 2025, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">14e Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Versailles, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022492v1</w:t>
+                <w:t xml:space="preserve">hal-05022491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Potential Decision-Makers: A Multiple Intelligences Approach to Leadership in Crisis Situations</w:t>
               </w:r>
@@ -2085,73 +2085,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Association for Public Administration - KAPA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seoul National University, Jun 2024, Seoul (Korea), France</w:t>
+              <w:t xml:space="preserve">Gestion Publique : Fractures et Cohésion. Penser / panser les maux de notre société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629342v1</w:t>
+                <w:t xml:space="preserve">hal-04629340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Potential Decision-Makers: A Multiple Intelligences Approach to Leadership in Crisis Situations</w:t>
               </w:r>
@@ -2167,73 +2167,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion Publique : Fractures et Cohésion. Penser / panser les maux de notre société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
+              <w:t xml:space="preserve">Korean Association for Public Administration - KAPA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seoul National University, Jun 2024, Seoul (Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629340v1</w:t>
+                <w:t xml:space="preserve">hal-04629342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance d'un service public</w:t>
               </w:r>
@@ -2724,51 +2724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Construction of a Local Environmental Policy : The case of Urban Green Corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Busan, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,260 +2869,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management agile appliqué aux démarches data driven dans les métiers du renseignement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logistique hospitalière ou innovation de process ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bisaux Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416743v1</w:t>
+                <w:t xml:space="preserve">hal-02416737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistique hospitalière ou innovation de process ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le management agile appliqué aux démarches data driven dans les métiers du renseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bisaux Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416737v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of Firearms and Firearm Ownership: The Unique Role of Personal Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylianos Syropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Riveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphrodite Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3158,666 +3158,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public value and Tsunamis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de l’expérience à la gestion de crise entre acteurs civils et privés : retour d’expérience de la simulation de crise du site Michelin d’Olsztyn (Pologne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Vittoris Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KAPA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">AIRMAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416768v1</w:t>
+                <w:t xml:space="preserve">hal-02416773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’expérience à la gestion de crise entre acteurs civils et privés : retour d’expérience de la simulation de crise du site Michelin d’Olsztyn (Pologne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le management publique numérique : Le cas de l’e-administration des étudiants étrangers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416773v1</w:t>
+                <w:t xml:space="preserve">hal-02416771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management publique numérique : Le cas de l’e-administration des étudiants étrangers en France</w:t>
+                <w:t xml:space="preserve">Public value and Tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">KAPA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416771v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the congruence between social identity and organizational identity on the public employer’s attractiveness. Comparative study of young people enlistment in South Korean and French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration stratégique des démarches de RSE mise en œuvre par les entreprises du secteur de l’eau en France : une analyse en termes d’isomorphisme institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hae-Ok Pyun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Besnard Julien</w:t>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KAPA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, JEONJU, South Korea</w:t>
+              <w:t xml:space="preserve">AIMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416776v1</w:t>
+                <w:t xml:space="preserve">hal-02416781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques innovantes des organisations publiques face au terrorisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des aménités liées à la trame verte urbaine dans le management public territorial. Cas d’un espace périurbain en Seine et Marne (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416772v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des aménités liées à la trame verte urbaine dans le management public territorial. Cas d’un espace périurbain en Seine et Marne (77)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques innovantes des organisations publiques face au terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416780v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration stratégique des démarches de RSE mise en œuvre par les entreprises du secteur de l’eau en France : une analyse en termes d’isomorphisme institutionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the congruence between social identity and organizational identity on the public employer’s attractiveness. Comparative study of young people enlistment in South Korean and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hae-Ok Pyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorbaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaeho Eun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+                <w:t xml:space="preserve">Besnard Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">KAPA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, JEONJU, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416781v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3962,51 +3962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjouer les risques: Idées reçues et vraies pistes pour les organisations publiques et privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,51 +4050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles coordinations organisationnelles en Europe pendant la séquence Covid ? Points de vue comparés entre secteur public et secteur privé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legitech. Michel Bruno, 2022, 978-2-919814-32-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4331,159 +4331,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques L3</w:t>
+                <w:t xml:space="preserve">Mathématiques appliquées à la gestion : Analyse L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archétype82. pp.214, 2007, 9782363410092</w:t>
+              <w:t xml:space="preserve">Archétype82. pp.154, 2007, 978-2-36341-019-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404985v1</w:t>
+                <w:t xml:space="preserve">hal-04404969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques appliquées à la gestion : Analyse L1</w:t>
+                <w:t xml:space="preserve">Statistiques L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archétype82. pp.154, 2007, 978-2-36341-019-1</w:t>
+              <w:t xml:space="preserve">Archétype82. pp.214, 2007, 9782363410092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404969v1</w:t>
+                <w:t xml:space="preserve">hal-04404985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4514,51 +4514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage à la gestion de crise via business game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, 2023, 9782204157339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5444,51 +5444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIFFAGE : La stratégie d’intégration de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESKA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des organisations et responsabilité sociale de l’entreprise : études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Jacques Pluchart, Odile Uzan, 2012, 9782747222112</w:t>
@@ -5683,186 +5683,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Entreprise Socialement Responsable face à la biodiversité</w:t>
+                <w:t xml:space="preserve">L’intégration de la biodiversité, un nouveau risque pour l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SEFI/Arnaud Franel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Lavoisier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Management durable de l’Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Jacques Pluchart, 2011, 978-2-89603-328-7</w:t>
+              <w:t xml:space="preserve">Le management durable au coeur des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B.Moncef, V.Carbone, M.Soulerot, 2011, 978-2-7462-3224-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404946v1</w:t>
+                <w:t xml:space="preserve">hal-04404938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration de la biodiversité, un nouveau risque pour l’entreprise ?</w:t>
+                <w:t xml:space="preserve">L’Entreprise Socialement Responsable face à la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hermès-Lavoisier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEFI/Arnaud Franel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management durable au coeur des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B.Moncef, V.Carbone, M.Soulerot, 2011, 978-2-7462-3224-2</w:t>
+              <w:t xml:space="preserve">Le Management durable de l’Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Jacques Pluchart, 2011, 978-2-89603-328-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404938v1</w:t>
+                <w:t xml:space="preserve">hal-04404946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication opérationnelle ou l’expertise de praticiens au service des acteurs publics</w:t>
               </w:r>
@@ -5928,51 +5928,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Reputational Risk – A Cindynic Approach</w:t>
+                <w:t xml:space="preserve">Managing Reputational Risk – From theory to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Louisot</w:t>
@@ -5985,69 +5985,69 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reputation Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Joachin Klewes, Robert Wreshniok, 2009, 978-3642016295</w:t>
+              <w:t xml:space="preserve">, Joachin Klewes et Robert Wreshniok, 2009, ‎ 978-3642016295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404898v1</w:t>
+                <w:t xml:space="preserve">hal-04404892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité Sociale des Entreprises et Développement Durable des économies : enjeux et contingences</w:t>
               </w:r>
@@ -6126,51 +6126,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Reputational Risk – From theory to practice</w:t>
+                <w:t xml:space="preserve">Managing Reputational Risk – A Cindynic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Louisot</w:t>
@@ -6183,69 +6183,69 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reputation Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Joachin Klewes et Robert Wreshniok, 2009, ‎ 978-3642016295</w:t>
+              <w:t xml:space="preserve">, Joachin Klewes, Robert Wreshniok, 2009, 978-3642016295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404892v1</w:t>
+                <w:t xml:space="preserve">hal-04404898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6657,51 +6657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Valuation of Urban Green Corridors: The French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NORMANDY UNIVERSITY; ISEL; NIMEC. 2021, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6888,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel G&#243;mez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Baka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.365.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vraie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Cherif Ben Miled" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruestchmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Domergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045362ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garm&#233;nick Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoh Mango" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gnanzou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vittoris Raphael" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisaux Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Riveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monvoisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Eun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louisot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kipa.re.kr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clergeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha&#239;ssat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Human Lamoure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gournay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rayner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles d'Arcimoles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Baka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.365.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vraie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruestchmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Cherif Ben Miled" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Poirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Domergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045362ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garm&#233;nick Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoh Mango" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gnanzou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vittoris Raphael" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisaux Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Riveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monvoisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Eun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louisot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kipa.re.kr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clergeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha&#239;ssat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Human Lamoure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gournay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rayner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles d'Arcimoles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>