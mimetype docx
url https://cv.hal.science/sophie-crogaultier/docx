--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2085,73 +2085,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion Publique : Fractures et Cohésion. Penser / panser les maux de notre société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
+              <w:t xml:space="preserve">Korean Association for Public Administration - KAPA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seoul National University, Jun 2024, Seoul (Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629340v1</w:t>
+                <w:t xml:space="preserve">hal-04629342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Potential Decision-Makers: A Multiple Intelligences Approach to Leadership in Crisis Situations</w:t>
               </w:r>
@@ -2167,73 +2167,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Association for Public Administration - KAPA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seoul National University, Jun 2024, Seoul (Korea), France</w:t>
+              <w:t xml:space="preserve">Gestion Publique : Fractures et Cohésion. Penser / panser les maux de notre société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629342v1</w:t>
+                <w:t xml:space="preserve">hal-04629340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance d'un service public</w:t>
               </w:r>
@@ -3417,138 +3417,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration stratégique des démarches de RSE mise en œuvre par les entreprises du secteur de l’eau en France : une analyse en termes d’isomorphisme institutionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques innovantes des organisations publiques face au terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416781v1</w:t>
+                <w:t xml:space="preserve">hal-02416772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des aménités liées à la trame verte urbaine dans le management public territorial. Cas d’un espace périurbain en Seine et Marne (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3564,139 +3551,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques innovantes des organisations publiques face au terrorisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration stratégique des démarches de RSE mise en œuvre par les entreprises du secteur de l’eau en France : une analyse en termes d’isomorphisme institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">AIMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416772v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the congruence between social identity and organizational identity on the public employer’s attractiveness. Comparative study of young people enlistment in South Korean and French</w:t>
               </w:r>
@@ -5683,186 +5683,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration de la biodiversité, un nouveau risque pour l’entreprise ?</w:t>
+                <w:t xml:space="preserve">L’Entreprise Socialement Responsable face à la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hermès-Lavoisier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEFI/Arnaud Franel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management durable au coeur des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B.Moncef, V.Carbone, M.Soulerot, 2011, 978-2-7462-3224-2</w:t>
+              <w:t xml:space="preserve">Le Management durable de l’Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Jacques Pluchart, 2011, 978-2-89603-328-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404938v1</w:t>
+                <w:t xml:space="preserve">hal-04404946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Entreprise Socialement Responsable face à la biodiversité</w:t>
+                <w:t xml:space="preserve">L’intégration de la biodiversité, un nouveau risque pour l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SEFI/Arnaud Franel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Lavoisier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Management durable de l’Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Jacques Pluchart, 2011, 978-2-89603-328-7</w:t>
+              <w:t xml:space="preserve">Le management durable au coeur des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B.Moncef, V.Carbone, M.Soulerot, 2011, 978-2-7462-3224-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404946v1</w:t>
+                <w:t xml:space="preserve">hal-04404938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication opérationnelle ou l’expertise de praticiens au service des acteurs publics</w:t>
               </w:r>
@@ -6888,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Baka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.365.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vraie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruestchmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Cherif Ben Miled" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Poirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Domergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045362ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garm&#233;nick Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoh Mango" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gnanzou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vittoris Raphael" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisaux Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Riveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monvoisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Eun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louisot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kipa.re.kr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clergeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha&#239;ssat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Human Lamoure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gournay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rayner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles d'Arcimoles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Baka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.365.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vraie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruestchmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Cherif Ben Miled" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Poirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Domergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045362ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garm&#233;nick Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoh Mango" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gnanzou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vittoris Raphael" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisaux Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Riveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monvoisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Eun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louisot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kipa.re.kr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clergeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha&#239;ssat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Human Lamoure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gournay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rayner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles d'Arcimoles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>