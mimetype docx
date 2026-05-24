--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -3499,204 +3499,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des aménités liées à la trame verte urbaine dans le management public territorial. Cas d’un espace périurbain en Seine et Marne (77)</w:t>
+                <w:t xml:space="preserve">Intégration stratégique des démarches de RSE mise en œuvre par les entreprises du secteur de l’eau en France : une analyse en termes d’isomorphisme institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">AIMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416780v1</w:t>
+                <w:t xml:space="preserve">hal-02416781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration stratégique des démarches de RSE mise en œuvre par les entreprises du secteur de l’eau en France : une analyse en termes d’isomorphisme institutionnel</w:t>
+                <w:t xml:space="preserve">Prise en compte des aménités liées à la trame verte urbaine dans le management public territorial. Cas d’un espace périurbain en Seine et Marne (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416781v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the congruence between social identity and organizational identity on the public employer’s attractiveness. Comparative study of young people enlistment in South Korean and French</w:t>
               </w:r>
@@ -6888,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Baka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.365.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vraie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruestchmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Cherif Ben Miled" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Poirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Domergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045362ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garm&#233;nick Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoh Mango" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gnanzou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vittoris Raphael" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisaux Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Riveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monvoisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Eun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louisot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kipa.re.kr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clergeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha&#239;ssat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Human Lamoure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gournay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rayner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles d'Arcimoles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rivera-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Baka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.365.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vraie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruestchmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Cherif Ben Miled" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Poirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Domergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045362ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garm&#233;nick Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoh Mango" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gnanzou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Vittoris Raphael" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisaux Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Riveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monvoisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ok Pyun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorbaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Eun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louisot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kipa.re.kr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Macary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clergeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha&#239;ssat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Human Lamoure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gournay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rayner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles d'Arcimoles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>