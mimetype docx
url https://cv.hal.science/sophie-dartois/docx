--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -908,243 +908,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136782v1</w:t>
+                <w:t xml:space="preserve">hal-05136716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136716v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage du prototypage virtuel pour le choix de matériaux en facture instrumentale : le cas de la guitare acoustique</w:t>
               </w:r>
@@ -1249,381 +1249,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incremental variational approach and computational homogenization for elasto-damageable heterogeneous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Ben El Barghia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dartois</w:t>
+                <w:t xml:space="preserve">S Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+                <w:t xml:space="preserve">R Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+                <w:t xml:space="preserve">M Quiertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610887v1</w:t>
+                <w:t xml:space="preserve">hal-05136664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Dartois</w:t>
+                <w:t xml:space="preserve">Model-based comparison of steel-string acoustic guitars with spruce and composite soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Giro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Cornaggia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">International on Noise and Vibration engineering (ISMA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Louvain (BE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136664v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based comparison of steel-string acoustic guitars with spruce and composite soundboards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Vincenti</w:t>
+                <w:t xml:space="preserve">An incremental variational approach and computational homogenization for elasto-damageable heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Ben El Barghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International on Noise and Vibration engineering (ISMA2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Louvain (BE), France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383166v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche incrémentale variationnelle pour des composites à phases élasto-endommageables</w:t>
               </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhi Abdelmoulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2281,230 +2281,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par transition d’échelle « morphologique » de l’endommagement de composites particulaires fortement chargés. Visualisation numérique de l’évolution discrète des défauts et effets induits.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension d’un modèle de fissuration multi échelle en mode mixte (I+II) et mise en œuvre dans un code XFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Dragon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391385v1</w:t>
+                <w:t xml:space="preserve">hal-03391315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d’un modèle de fissuration multi échelle en mode mixte (I+II) et mise en œuvre dans un code XFEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par transition d’échelle « morphologique » de l’endommagement de composites particulaires fortement chargés. Visualisation numérique de l’évolution discrète des défauts et effets induits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391315v1</w:t>
+                <w:t xml:space="preserve">hal-03391385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'évolution de l'endommagement dans la modélisation par transition d'échelle du comportement de composites particulaires fortement chargés</w:t>
               </w:r>
@@ -2838,51 +2838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15491BD1"/>
+    <w:nsid w:val="27C38270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dartois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4902-640X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125926847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CMT-9795-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/fondation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecamat.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Farahmandpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1016-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophanarith Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Hamida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.06.181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789512468916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben El Barghia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben-El-Barguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoulla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaud Yves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Touboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dartois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4902-640X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125926847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CMT-9795-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/fondation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecamat.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Farahmandpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1016-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophanarith Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Hamida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.06.181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789512468916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben El Barghia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben-El-Barguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoulla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaud Yves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Touboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>