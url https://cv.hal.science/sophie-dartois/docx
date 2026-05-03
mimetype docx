--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1249,164 +1249,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An incremental variational approach and computational homogenization for elasto-damageable heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dartois</w:t>
+                <w:t xml:space="preserve">Ghita Ben El Barghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Cornaggia</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Quiertant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Brenner</w:t>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136664v1</w:t>
+                <w:t xml:space="preserve">hal-04610887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based comparison of steel-string acoustic guitars with spruce and composite soundboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Giro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1428,202 +1415,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International on Noise and Vibration engineering (ISMA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Louvain (BE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incremental variational approach and computational homogenization for elasto-damageable heterogeneous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Ben El Barghia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dartois</w:t>
+                <w:t xml:space="preserve">R Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+                <w:t xml:space="preserve">M Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+                <w:t xml:space="preserve">R Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610887v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche incrémentale variationnelle pour des composites à phases élasto-endommageables</w:t>
               </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhi Abdelmoulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2186,325 +2186,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a multiscale crack growth modelling accounting for plastic behaviour at crack tip. Implementation in an X-FEM code and illustration under mixed-mode cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par transition d’échelle « morphologique » de l’endommagement de composites particulaires fortement chargés. Visualisation numérique de l’évolution discrète des défauts et effets induits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2009 - 7th EUROMECH Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Sep 2009, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006098v1</w:t>
+                <w:t xml:space="preserve">hal-03391385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d’un modèle de fissuration multi échelle en mode mixte (I+II) et mise en œuvre dans un code XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par transition d’échelle « morphologique » de l’endommagement de composites particulaires fortement chargés. Visualisation numérique de l’évolution discrète des défauts et effets induits.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to a multiscale crack growth modelling accounting for plastic behaviour at crack tip. Implementation in an X-FEM code and illustration under mixed-mode cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Dragon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">ESMC 2009 - 7th EUROMECH Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391385v1</w:t>
+                <w:t xml:space="preserve">hal-04006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'évolution de l'endommagement dans la modélisation par transition d'échelle du comportement de composites particulaires fortement chargés</w:t>
               </w:r>
@@ -2838,51 +2838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27C38270"/>
+    <w:nsid w:val="32DB191C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dartois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4902-640X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125926847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CMT-9795-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/fondation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecamat.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Farahmandpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1016-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophanarith Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Hamida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.06.181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789512468916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben El Barghia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben-El-Barguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoulla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaud Yves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Touboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dartois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4902-640X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125926847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CMT-9795-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/fondation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecamat.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Farahmandpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1016-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophanarith Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Hamida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.06.181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789512468916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben El Barghia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben-El-Barguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoulla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaud Yves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Touboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>