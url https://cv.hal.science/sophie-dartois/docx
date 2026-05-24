--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1249,151 +1249,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incremental variational approach and computational homogenization for elasto-damageable heterogeneous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Ben El Barghia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dartois</w:t>
+                <w:t xml:space="preserve">S Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+                <w:t xml:space="preserve">R Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+                <w:t xml:space="preserve">M Quiertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610887v1</w:t>
+                <w:t xml:space="preserve">hal-05136664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based comparison of steel-string acoustic guitars with spruce and composite soundboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Giro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1415,215 +1428,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International on Noise and Vibration engineering (ISMA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Louvain (BE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An incremental variational approach and computational homogenization for elasto-damageable heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Cornaggia</w:t>
+                <w:t xml:space="preserve">Ghita Ben El Barghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Quiertant</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Brenner</w:t>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136664v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche incrémentale variationnelle pour des composites à phases élasto-endommageables</w:t>
               </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhi Abdelmoulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2838,51 +2838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32DB191C"/>
+    <w:nsid w:val="33B36687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dartois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4902-640X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125926847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CMT-9795-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/fondation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecamat.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Farahmandpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1016-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophanarith Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Hamida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.06.181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789512468916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben El Barghia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben-El-Barguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoulla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaud Yves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Touboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dartois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4902-640X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125926847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CMT-9795-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/fondation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mecamat.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Farahmandpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1016-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophanarith Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Hamida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.06.181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789512468916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben El Barghia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ben-El-Barguia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoulla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaud Yves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Touboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>