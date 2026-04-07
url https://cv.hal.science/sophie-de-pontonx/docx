--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1002,51 +1002,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03966079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
+                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
@@ -1059,69 +1059,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741953v1</w:t>
+                <w:t xml:space="preserve">halshs-01741951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
+                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
@@ -1270,69 +1270,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741951v1</w:t>
+                <w:t xml:space="preserve">halshs-01741953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes supports métaphoriques</w:t>
               </w:r>
@@ -1650,277 +1650,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04709435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255163v1</w:t>
+                <w:t xml:space="preserve">halshs-04641904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04641904v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materializing school in middle-class family dinners: Objects, Speech, Sign and Gesture</w:t>
               </w:r>
@@ -4050,51 +4050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>