--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -709,221 +709,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
+              <w:t xml:space="preserve">Oxford University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03324595v1</w:t>
+                <w:t xml:space="preserve">halshs-03324585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford University Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03324585v1</w:t>
+                <w:t xml:space="preserve">halshs-03324595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
               </w:r>
@@ -1002,51 +1002,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03966079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
+                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
@@ -1059,69 +1059,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741951v1</w:t>
+                <w:t xml:space="preserve">halshs-01741953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
+                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
@@ -1270,69 +1270,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741953v1</w:t>
+                <w:t xml:space="preserve">halshs-01741951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes supports métaphoriques</w:t>
               </w:r>
@@ -1650,277 +1650,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04709435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04641904v1</w:t>
+                <w:t xml:space="preserve">hal-04255163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255163v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04641904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materializing school in middle-class family dinners: Objects, Speech, Sign and Gesture</w:t>
               </w:r>
@@ -4050,51 +4050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>