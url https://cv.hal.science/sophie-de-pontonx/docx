--- v2 (2026-05-09)
+++ v3 (2026-05-29)
@@ -709,221 +709,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford University Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03324585v1</w:t>
+                <w:t xml:space="preserve">halshs-03324595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t>
+              <w:t xml:space="preserve">Oxford University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03324595v1</w:t>
+                <w:t xml:space="preserve">halshs-03324585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger les productions non standard de l'enfant : quel impact sur l'acquisition du langage ?</w:t>
               </w:r>
@@ -1002,262 +1002,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03966079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741953v1</w:t>
+                <w:t xml:space="preserve">halshs-01741941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et élaboration du langage dans le dialogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.27-40, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741941v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t>
+                <w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
@@ -1270,69 +1270,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741951v1</w:t>
+                <w:t xml:space="preserve">halshs-01741953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes supports métaphoriques</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça s'appelle comment le docteur des animaux ? &amp;quot; Co-(re)construction des productions non standard de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718803155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>