--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -528,412 +528,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmaüs après le scandale de l’abbé Pierre, l’indispensable restauration de la confiance des bénévoles et des salariés</w:t>
+                <w:t xml:space="preserve">Dédramatiser et restaurer la confiance : une analyse sémantique du discours du dirigeant lors d’une communication de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël de Vittoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Abid-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (319), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050539v1</w:t>
+                <w:t xml:space="preserve">hal-04866975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dédramatiser et restaurer la confiance : une analyse sémantique du discours du dirigeant lors d’une communication de crise</w:t>
+                <w:t xml:space="preserve">Perrier, Nestlé Waters, Tefal, Kinder : au-delà du scandale, une rupture du contrat psychologique avec les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://theconversation.com/perrier-nestle-waters-tefal-kinder-au-dela-du-scandale-une-rupture-du-contrat-psychologique-avec-les-consommateurs-231410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866975v1</w:t>
+                <w:t xml:space="preserve">hal-05050566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrier, Nestlé Waters, Tefal, Kinder : au-delà du scandale, une rupture du contrat psychologique avec les consommateurs</w:t>
+                <w:t xml:space="preserve">The dynamic of employees’ trust in their organization in a corporate brand crisis: the bounce-back effect of organisational identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
+                <w:t xml:space="preserve">Marie-Aude Abid-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3-4), pp.260-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2023.2276867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050566v1</w:t>
+                <w:t xml:space="preserve">hal-05506947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of employees’ trust in their organization in a corporate brand crisis: the bounce-back effect of organisational identification</w:t>
+                <w:t xml:space="preserve">Emmaüs après le scandale de l’abbé Pierre, l’indispensable restauration de la confiance des bénévoles et des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Abid-Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://theconversation.com/emmaus-apres-le-scandale-de-labbe-pierre-lindispensable-restauration-de-la-confiance-des-benevoles-et-des-salaries-239904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0267257X.2023.2276867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05506947v1</w:t>
+                <w:t xml:space="preserve">hal-05050539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’expérience de travail se met en scène. Pourquoi les collaborateurs relaient (ou non) les témoignages vidéo de leurs pairs : rôle de la congruence et de l’identité sociale</w:t>
               </w:r>
@@ -1095,222 +1095,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre désenchantement et pragmatisme, les stratégies des collaborateurs face aux incohérences entre la marque et le vécu de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi certaines informations négatives médiatisées sur les marques font long feu : une lecture par le contrat psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Villartay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Villartay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 99, pp.37-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.099.37.59⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 98, pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.098.103.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02986971v1</w:t>
+                <w:t xml:space="preserve">halshs-02986964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi certaines informations négatives médiatisées sur les marques font long feu : une lecture par le contrat psychologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre désenchantement et pragmatisme, les stratégies des collaborateurs face aux incohérences entre la marque et le vécu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Villartay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98, pp.103-125. </w:t>
+              <w:t xml:space="preserve">, 2020, 99, pp.37-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.098.103.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.099.37.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986964v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1417,532 +1417,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05014005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inappropriate employee behavior: the effects on consumer attitudes towards the brand</w:t>
+                <w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Banikema</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de Recherche sur le Marketing des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing (AFM), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EMAC Annual Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251093v1</w:t>
+                <w:t xml:space="preserve">hal-04118416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t>
+                <w:t xml:space="preserve">Lorsque les collaborateurs relaient la communication marque employeur : application aux témoignages vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC Annual Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">39e Congrès International de l'Association Française du Marketing (AFM). "Responsabilité(s) et pratiques du marketing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France. pp.455-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118416v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque les collaborateurs relaient la communication marque employeur : application aux témoignages vidéos</w:t>
+                <w:t xml:space="preserve">Inappropriate employee behavior: the effects on consumer attitudes towards the brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Banikema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Congrès International de l'Association Française du Marketing (AFM). "Responsabilité(s) et pratiques du marketing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France. pp.455-466</w:t>
+              <w:t xml:space="preserve">4ème Journée de Recherche sur le Marketing des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing (AFM), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381689v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayots ou hérauts ? Les réactions des collaborateurs aux témoignages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lorsque les collaborateurs relaient la communication marque employeur : application aux témoignages vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sophie de villartay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MKTG RH AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018996v1</w:t>
+                <w:t xml:space="preserve">hal-04235823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque les collaborateurs relaient la communication marque employeur : application aux témoignages vidéo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fayots ou hérauts ? Les réactions des collaborateurs aux témoignages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée MKTG RH AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235823v1</w:t>
+                <w:t xml:space="preserve">hal-04018996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration des dissonances entre le discours de la marque et le vécu des collaborateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Villartay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2218,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03080338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Julienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema-Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Abid-Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.47" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2276867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.119.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.099.37.59" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.103.125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03080338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Julienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema-Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.47" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Abid-Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2276867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.119.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.103.125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.099.37.59" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>