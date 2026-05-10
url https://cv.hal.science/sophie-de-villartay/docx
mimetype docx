--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -1715,191 +1715,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque les collaborateurs relaient la communication marque employeur : application aux témoignages vidéo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fayots ou hérauts ? Les réactions des collaborateurs aux témoignages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée MKTG RH AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235823v1</w:t>
+                <w:t xml:space="preserve">hal-04018996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayots ou hérauts ? Les réactions des collaborateurs aux témoignages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lorsque les collaborateurs relaient la communication marque employeur : application aux témoignages vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sophie de villartay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MKTG RH AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018996v1</w:t>
+                <w:t xml:space="preserve">hal-04235823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration des dissonances entre le discours de la marque et le vécu des collaborateurs</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03080338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Julienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema-Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.47" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Abid-Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2276867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.119.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.103.125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.099.37.59" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03080338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Vittoris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Julienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema-Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.47" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Abid-Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2276867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.119.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.103.125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.099.37.59" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>