--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Demassey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal page: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sofdem.github.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of complementarity eigenvalues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Optimization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex approach to chance-constrained Optimal Power Flow modelling the DSO power modulation lever for distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bundle method for nonsmooth DC programming with application to chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.451-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution networks with an LP/NLP-based branch and bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1275-1313. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-020-09575-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex mathematical program for pump scheduling in a class of branched water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach to the water networks pumping scheduling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2846-2851. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Regular based Hybrid Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Propagation-Based Cutting Planes: An Application to the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.1030.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight LP Bounds for Resource Constrained Project Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, OR Spectrum, 26, pp.251--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling nonlinear flow network reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed Integer Programming European Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition for handling storage in power generation expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling pumps and reservoirs with integer nonlinear programming and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block coordination of nonlinear networks and discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Pump Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-Based Decomposition for Optimal Power Curtailment with Priority-Level Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex Approach to Chance-Constrained Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel Optimization on Nonlinear Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation et Energie sous contraintes climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RO, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode des directions alternées pour le pilotage des systèmes non-linéaires avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening Mathematical Formulation for Global Optimization of the Operational Water Network Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation de dualité forte pour l'optimisation bi-niveau de réseaux non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Difference of Convex and Weakly Convex Functions via Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening mathematical models for pump scheduling in water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Branch & Check for Pump Scheduling in Water Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINLP Workshop Mixed-integer nonlinear optimisation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing over Nonlinear Networks with Duality Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the hybrid use of operations research and machine learning tools in the pump scheduling decision-making problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement optimal de production d'une centrale solaire photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'20 - 21ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bundle Method for Nonsmooth DC Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI-MODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle DC et méthode de faisceaux pour l'Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal engagement and operation of a grid-connected PV/battery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daugrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and Hybridisation for Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un système hybride d'énergie renouvelable : programme mathématique et algorithme génétique comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization for the pump scheduling problem in drinking water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives de l'optimisation combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants LEAT et COV de l'Université de Nice (JDD 2018).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimisation of storage in a power generation expansion planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling distributed energy resources uncertainties in short-term operational planning optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Storage Optimization in the Expansion Planning of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Gaspard Monge Program for Optimization and Operations Research and their interactions with Data Sciences (PGMO days 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution systems through convex relaxation and time step duration adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification de pompage dans les réseaux de distribution d’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Energy Adaptive Applications for Sustainable Profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017 - European Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des réseaux gravitaires de distribution d’eau potable par relaxation convexe et décomposition spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification du pompage dans un réseau branché de distribution d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Relaxation for Water Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimisation for a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BtrPlace: Flexible VM Management in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 Conference on Optimization &amp; Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Repacking Scheduling in Virtualized Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.27-41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de génération de colonnes pour le problème de capacité d'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. papier 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Upper Bound for the Railway Infrastructure Capacity Problem on the Pierrefitte-Gonesse Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lusby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. p. 62-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquencer et compter avec la contrainte multicost-regular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and counting with the multicost-regular constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, United States. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation lagrangienne pour le filtrage d'une contrainte-automate à coûts multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid methods and branching rules in combinatorial optimization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming based column generation for employee timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, CPAIOR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de resolution search au RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Automne de Recherche Opérationnelle (EARO’03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Hybrid Approach for Global Optimization of Pump Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Côte d'Azur Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling: Models, Algorithms, Extensions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating direction method and deep learning for discrete control with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14594, Springer Nature Switzerland, pp.85-96, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Pumping Stations in Water Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 991, pp.957-967, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended linear formulation of the pump scheduling problem in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, June 12-14, 2019, Avignon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2019, Open Proceedings, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/inoc.2019.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Packing with Side Constraints for Datacenter Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kherbache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Fasano, János D. Pintér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimized Packings with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Springer International Publishing, pp.19-35, 2015, Springer Optimization and Its Applications, 978-3-319-18899-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18899-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Formulations and Lower Bounds for the RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling -- Models, algorithms, extensions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.49-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Weglarz and J. Józefowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in modern project scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Springer-Verlag, pp.167-204, 2006, International Series in Operations Research and Management Science, 978-0-387-33643-5. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-33768-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond C&amp;lt;i&amp;gt;max&amp;lt;/i&amp;gt;: an optimization-oriented framework for constraint-based scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Electro-Location and the Among Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7640, INRIA. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes hybrides de programmation par contraintes et programmation linéaire pour le problème d'ordonnancement de projet à contraintes de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Avignon, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00293564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions et hybridations pour l'optimisation combinatoire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université côte d'azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Demassey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal page: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sofdem.github.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of complementarity eigenvalues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Optimization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex approach to chance-constrained Optimal Power Flow modelling the DSO power modulation lever for distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution networks with an LP/NLP-based branch and bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1275-1313. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-020-09575-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bundle method for nonsmooth DC programming with application to chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.451-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex mathematical program for pump scheduling in a class of branched water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach to the water networks pumping scheduling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2846-2851. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Regular based Hybrid Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Propagation-Based Cutting Planes: An Application to the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.1030.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight LP Bounds for Resource Constrained Project Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, OR Spectrum, 26, pp.251--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling nonlinear flow network reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed Integer Programming European Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition for handling storage in power generation expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling pumps and reservoirs with integer nonlinear programming and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex Approach to Chance-Constrained Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Pump Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-Based Decomposition for Optimal Power Curtailment with Priority-Level Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel Optimization on Nonlinear Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation et Energie sous contraintes climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RO, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode des directions alternées pour le pilotage des systèmes non-linéaires avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block coordination of nonlinear networks and discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening Mathematical Formulation for Global Optimization of the Operational Water Network Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation de dualité forte pour l'optimisation bi-niveau de réseaux non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Difference of Convex and Weakly Convex Functions via Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening mathematical models for pump scheduling in water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing over Nonlinear Networks with Duality Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the hybrid use of operations research and machine learning tools in the pump scheduling decision-making problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Branch & Check for Pump Scheduling in Water Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINLP Workshop Mixed-integer nonlinear optimisation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bundle Method for Nonsmooth DC Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI-MODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle DC et méthode de faisceaux pour l'Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement optimal de production d'une centrale solaire photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'20 - 21ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal engagement and operation of a grid-connected PV/battery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daugrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and Hybridisation for Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization for the pump scheduling problem in drinking water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives de l'optimisation combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants LEAT et COV de l'Université de Nice (JDD 2018).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimisation of storage in a power generation expansion planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling distributed energy resources uncertainties in short-term operational planning optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Storage Optimization in the Expansion Planning of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Gaspard Monge Program for Optimization and Operations Research and their interactions with Data Sciences (PGMO days 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un système hybride d'énergie renouvelable : programme mathématique et algorithme génétique comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification de pompage dans les réseaux de distribution d’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Energy Adaptive Applications for Sustainable Profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017 - European Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des réseaux gravitaires de distribution d’eau potable par relaxation convexe et décomposition spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution systems through convex relaxation and time step duration adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification du pompage dans un réseau branché de distribution d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Relaxation for Water Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimisation for a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BtrPlace: Flexible VM Management in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 Conference on Optimization &amp; Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Repacking Scheduling in Virtualized Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.27-41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de génération de colonnes pour le problème de capacité d'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. papier 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and counting with the multicost-regular constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, United States. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation lagrangienne pour le filtrage d'une contrainte-automate à coûts multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Upper Bound for the Railway Infrastructure Capacity Problem on the Pierrefitte-Gonesse Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lusby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. p. 62-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquencer et compter avec la contrainte multicost-regular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid methods and branching rules in combinatorial optimization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming based column generation for employee timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, CPAIOR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de resolution search au RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Automne de Recherche Opérationnelle (EARO’03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Hybrid Approach for Global Optimization of Pump Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Côte d'Azur Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling: Models, Algorithms, Extensions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating direction method and deep learning for discrete control with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14594, Springer Nature Switzerland, pp.85-96, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Pumping Stations in Water Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 991, pp.957-967, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended linear formulation of the pump scheduling problem in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, June 12-14, 2019, Avignon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2019, Open Proceedings, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/inoc.2019.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Packing with Side Constraints for Datacenter Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kherbache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Fasano, János D. Pintér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimized Packings with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Springer International Publishing, pp.19-35, 2015, Springer Optimization and Its Applications, 978-3-319-18899-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18899-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Formulations and Lower Bounds for the RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling -- Models, algorithms, extensions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.49-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Weglarz and J. Józefowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in modern project scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Springer-Verlag, pp.167-204, 2006, International Series in Operations Research and Management Science, 978-0-387-33643-5. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-33768-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond C&amp;lt;i&amp;gt;max&amp;lt;/i&amp;gt;: an optimization-oriented framework for constraint-based scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Electro-Location and the Among Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7640, INRIA. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes hybrides de programmation par contraintes et programmation linéaire pour le problème d'ordonnancement de projet à contraintes de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Avignon, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00293564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions et hybridations pour l'optimisation combinatoire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université côte d'azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sofdem.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Syrtseva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Javal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Morais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158535v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Bonvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lodi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09575-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9003-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1030.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold N'Goran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugrois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lotteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02319565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01736184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuliani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Merel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lusby" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01224870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18899-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-33768-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01569853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sofdem.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Syrtseva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Javal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Morais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158535v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Bonvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lodi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09575-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9003-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1030.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold N'Goran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugrois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lotteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02319565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01736184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuliani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Merel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lusby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01224870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18899-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-33768-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01569853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>