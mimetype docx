--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Demassey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal page: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sofdem.github.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of complementarity eigenvalues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Optimization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex approach to chance-constrained Optimal Power Flow modelling the DSO power modulation lever for distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution networks with an LP/NLP-based branch and bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1275-1313. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-020-09575-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bundle method for nonsmooth DC programming with application to chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.451-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex mathematical program for pump scheduling in a class of branched water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach to the water networks pumping scheduling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2846-2851. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Regular based Hybrid Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Propagation-Based Cutting Planes: An Application to the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.1030.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight LP Bounds for Resource Constrained Project Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, OR Spectrum, 26, pp.251--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling nonlinear flow network reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed Integer Programming European Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition for handling storage in power generation expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling pumps and reservoirs with integer nonlinear programming and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex Approach to Chance-Constrained Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Pump Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-Based Decomposition for Optimal Power Curtailment with Priority-Level Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel Optimization on Nonlinear Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation et Energie sous contraintes climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RO, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode des directions alternées pour le pilotage des systèmes non-linéaires avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block coordination of nonlinear networks and discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening Mathematical Formulation for Global Optimization of the Operational Water Network Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation de dualité forte pour l'optimisation bi-niveau de réseaux non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Difference of Convex and Weakly Convex Functions via Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening mathematical models for pump scheduling in water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing over Nonlinear Networks with Duality Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the hybrid use of operations research and machine learning tools in the pump scheduling decision-making problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Branch & Check for Pump Scheduling in Water Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINLP Workshop Mixed-integer nonlinear optimisation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bundle Method for Nonsmooth DC Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI-MODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle DC et méthode de faisceaux pour l'Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement optimal de production d'une centrale solaire photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'20 - 21ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal engagement and operation of a grid-connected PV/battery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daugrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and Hybridisation for Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization for the pump scheduling problem in drinking water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives de l'optimisation combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants LEAT et COV de l'Université de Nice (JDD 2018).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimisation of storage in a power generation expansion planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling distributed energy resources uncertainties in short-term operational planning optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Storage Optimization in the Expansion Planning of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Gaspard Monge Program for Optimization and Operations Research and their interactions with Data Sciences (PGMO days 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un système hybride d'énergie renouvelable : programme mathématique et algorithme génétique comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification de pompage dans les réseaux de distribution d’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Energy Adaptive Applications for Sustainable Profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017 - European Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des réseaux gravitaires de distribution d’eau potable par relaxation convexe et décomposition spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution systems through convex relaxation and time step duration adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification du pompage dans un réseau branché de distribution d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Relaxation for Water Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimisation for a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BtrPlace: Flexible VM Management in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 Conference on Optimization &amp; Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Repacking Scheduling in Virtualized Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.27-41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de génération de colonnes pour le problème de capacité d'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. papier 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and counting with the multicost-regular constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, United States. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation lagrangienne pour le filtrage d'une contrainte-automate à coûts multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Upper Bound for the Railway Infrastructure Capacity Problem on the Pierrefitte-Gonesse Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lusby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. p. 62-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquencer et compter avec la contrainte multicost-regular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid methods and branching rules in combinatorial optimization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming based column generation for employee timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, CPAIOR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de resolution search au RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Automne de Recherche Opérationnelle (EARO’03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Hybrid Approach for Global Optimization of Pump Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Côte d'Azur Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling: Models, Algorithms, Extensions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating direction method and deep learning for discrete control with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14594, Springer Nature Switzerland, pp.85-96, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Pumping Stations in Water Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 991, pp.957-967, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended linear formulation of the pump scheduling problem in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, June 12-14, 2019, Avignon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2019, Open Proceedings, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/inoc.2019.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Packing with Side Constraints for Datacenter Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kherbache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Fasano, János D. Pintér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimized Packings with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Springer International Publishing, pp.19-35, 2015, Springer Optimization and Its Applications, 978-3-319-18899-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18899-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Formulations and Lower Bounds for the RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling -- Models, algorithms, extensions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.49-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Weglarz and J. Józefowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in modern project scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Springer-Verlag, pp.167-204, 2006, International Series in Operations Research and Management Science, 978-0-387-33643-5. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-33768-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond C&amp;lt;i&amp;gt;max&amp;lt;/i&amp;gt;: an optimization-oriented framework for constraint-based scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Electro-Location and the Among Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7640, INRIA. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes hybrides de programmation par contraintes et programmation linéaire pour le problème d'ordonnancement de projet à contraintes de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Avignon, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00293564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions et hybridations pour l'optimisation combinatoire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université côte d'azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Demassey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal page: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sofdem.github.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of complementarity eigenvalues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Optimization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex approach to chance-constrained Optimal Power Flow modelling the DSO power modulation lever for distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution networks with an LP/NLP-based branch and bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1275-1313. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-020-09575-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bundle method for nonsmooth DC programming with application to chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.451-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex mathematical program for pump scheduling in a class of branched water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach to the water networks pumping scheduling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2846-2851. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Regular based Hybrid Column Generation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Propagation-Based Cutting Planes: An Application to the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.1030.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight LP Bounds for Resource Constrained Project Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, OR Spectrum, 26, pp.251--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling nonlinear flow network reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed Integer Programming European Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition for handling storage in power generation expansion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling pumps and reservoirs with integer nonlinear programming and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference-of-Convex Approach to Chance-Constrained Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Pump Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-Based Decomposition for Optimal Power Curtailment with Priority-Level Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel Optimization on Nonlinear Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation et Energie sous contraintes climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RO, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode des directions alternées pour le pilotage des systèmes non-linéaires avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block coordination of nonlinear networks and discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening Mathematical Formulation for Global Optimization of the Operational Water Network Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation de dualité forte pour l'optimisation bi-niveau de réseaux non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Difference of Convex and Weakly Convex Functions via Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Syrtseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODays 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening mathematical models for pump scheduling in water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing over Nonlinear Networks with Duality Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the hybrid use of operations research and machine learning tools in the pump scheduling decision-making problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Branch & Check for Pump Scheduling in Water Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINLP Workshop Mixed-integer nonlinear optimisation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-optimal role of wind and solar power in Europe under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMP-E 2020: Modelling Climate Neutrality for the European Green Deal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valbonne (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bundle Method for Nonsmooth DC Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI-MODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of electricity trades restriction in achieving the carbon neutrality of the EU power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Semi-annual ETSAP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle DC et méthode de faisceaux pour l'Optimal Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement optimal de production d'une centrale solaire photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'20 - 21ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTMENT CHOICES AND CAPACITIES AT RISK IN DECARBONIZING THE EU ELECTRIC SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vasteras, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal engagement and operation of a grid-connected PV/battery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daugrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and Hybridisation for Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization for the pump scheduling problem in drinking water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives de l'optimisation combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants LEAT et COV de l'Université de Nice (JDD 2018).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimisation of storage in a power generation expansion planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling distributed energy resources uncertainties in short-term operational planning optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Storage Optimization in the Expansion Planning of Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Gaspard Monge Program for Optimization and Operations Research and their interactions with Data Sciences (PGMO days 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un système hybride d'énergie renouvelable : programme mathématique et algorithme génétique comparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification de pompage dans les réseaux de distribution d’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Energy Adaptive Applications for Sustainable Profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2017 - European Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des réseaux gravitaires de distribution d’eau potable par relaxation convexe et décomposition spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump scheduling in drinking water distribution systems through convex relaxation and time step duration adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation convexe pour la planification du pompage dans un réseau branché de distribution d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Relaxation for Water Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimisation for a Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BtrPlace: Flexible VM Management in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 Conference on Optimization &amp; Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Repacking Scheduling in Virtualized Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.27-41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de génération de colonnes pour le problème de capacité d'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. papier 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and counting with the multicost-regular constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, United States. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation lagrangienne pour le filtrage d'une contrainte-automate à coûts multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Upper Bound for the Railway Infrastructure Capacity Problem on the Pierrefitte-Gonesse Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lusby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. p. 62-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquencer et compter avec la contrainte multicost-regular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid methods and branching rules in combinatorial optimization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming based column generation for employee timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, CPAIOR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de resolution search au RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Automne de Recherche Opérationnelle (EARO’03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Hybrid Approach for Global Optimization of Pump Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Côte d'Azur Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’usage des stockages de secours des relais télécoms pour les services système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling: Models, Algorithms, Extensions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating direction method and deep learning for discrete control with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Tavakoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14594, Springer Nature Switzerland, pp.85-96, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of Pumping Stations in Water Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welington de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 991, pp.957-967, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended linear formulation of the pump scheduling problem in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, June 12-14, 2019, Avignon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2019, Open Proceedings, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/inoc.2019.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Packing with Side Constraints for Datacenter Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kherbache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Fasano, János D. Pintér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimized Packings with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Springer International Publishing, pp.19-35, 2015, Springer Optimization and Its Applications, 978-3-319-18899-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18899-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Formulations and Lower Bounds for the RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Constrained Project Scheduling -- Models, algorithms, extensions and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.49-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Resource Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Weglarz and J. Józefowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in modern project scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Springer-Verlag, pp.167-204, 2006, International Series in Operations Research and Management Science, 978-0-387-33643-5. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-33768-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond C&amp;lt;i&amp;gt;max&amp;lt;/i&amp;gt;: an optimization-oriented framework for constraint-based scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Electro-Location and the Among Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7640, INRIA. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes hybrides de programmation par contraintes et programmation linéaire pour le problème d'ordonnancement de projet à contraintes de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Avignon, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00293564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions et hybridations pour l'optimisation combinatoire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université côte d'azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01569853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sofdem.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Syrtseva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Javal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Morais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158535v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Bonvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lodi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09575-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9003-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1030.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold N'Goran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugrois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lotteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02319565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01736184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuliani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Merel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lusby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01224870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18899-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-33768-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01569853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sofdem.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Syrtseva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Javal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Morais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158535v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Bonvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lodi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09575-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9003-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1030.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Simoes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold N'Goran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugrois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lotteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02319565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01736184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuliani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Havel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Merel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lusby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02158565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.04" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01224870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18899-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-33768-5_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01569853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>