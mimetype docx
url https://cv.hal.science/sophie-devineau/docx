--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -811,252 +811,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Childhood Care in France: Impediments to the Professionalization of a Little-Institutionalized Feminine Occupation</w:t>
+                <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance, Orientation Scolaire et Professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Genre, Rapports sociaux de sexe et Orientation</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333450v1</w:t>
+                <w:t xml:space="preserve">hal-02286037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter son métier, sortir de l’école : ce que disent du travail enseignant des projets féminins de reconversion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les professions éducatives à l’heure des réformes, 1 (43), pp.137-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.043.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance, Orientation Scolaire et Professionnelle</w:t>
+                <w:t xml:space="preserve">Early Childhood Care in France: Impediments to the Professionalization of a Little-Institutionalized Feminine Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 (10), pp.343-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2019.710029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286037v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation des filles : entre utopie révolutionnaire et affaire d'Etat</w:t>
               </w:r>
@@ -1114,239 +1114,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
+                <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/ijhe.v7n3p209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864342v1</w:t>
+                <w:t xml:space="preserve">hal-01821336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
+                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Couvry</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Renard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821336v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en école maternelle. Des gestes de métier sous l'emprise du genre</w:t>
               </w:r>
@@ -2293,96 +2293,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes jugent le travail : parole de jeunes diplômés du Bac Pro. pp. 67-78</w:t>
+                <w:t xml:space="preserve">L’école pour les femmes : rapports sexués aux savoirs professionnels chez les candidats à l’IUFM. pp. 29-55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951957v1</w:t>
+                <w:t xml:space="preserve">hal-01951966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école pour les femmes : rapports sexués aux savoirs professionnels chez les candidats à l’IUFM</w:t>
               </w:r>
@@ -2440,96 +2440,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école pour les femmes : rapports sexués aux savoirs professionnels chez les candidats à l’IUFM. pp. 29-55</w:t>
+                <w:t xml:space="preserve">Les jeunes jugent le travail : parole de jeunes diplômés du Bac Pro. pp. 67-78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (1)</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951966v1</w:t>
+                <w:t xml:space="preserve">hal-01951957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme scolaire et valeurs féminines : le cas des candidats à l’IUFM. pp. 131-140</w:t>
               </w:r>
@@ -2974,51 +2974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,64 +3237,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès International des Recherches féministes dans la Francophonie : Réalités, luttes, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRFF, Université de Nanterre, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3332,64 +3332,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology. Power, Violence and justice : reflections, responses, responsabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International sociological Association, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,64 +3427,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtresse de conférences : quelles options pour rester dans la course ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Université d'Amiens, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,64 +3522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la mixité dans les métiers de la prime enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysolab, Région Normandie, Dec 2017, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3970,164 +3970,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, Qualification, Emploi en Normandie : la construction des parcours</w:t>
+                <w:t xml:space="preserve">Le Genre à l’école des enseignantes. Embûches de la mixité, et leviers de la parité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PUC. 2012, 978-2-84133-404-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'HARMATTAN, 315 p., 2012, Logiques Sociales, 978-2-296-97030-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951183v1</w:t>
+                <w:t xml:space="preserve">hal-01950345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Genre à l’école des enseignantes. Embûches de la mixité, et leviers de la parité</w:t>
+                <w:t xml:space="preserve">Formation, Qualification, Emploi en Normandie : la construction des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L'HARMATTAN, 315 p., 2012, Logiques Sociales, 978-2-296-97030-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUC. 2012, 978-2-84133-404-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950345v1</w:t>
+                <w:t xml:space="preserve">hal-01951183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice Sociale</w:t>
               </w:r>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Aramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita de Cassia Grecco dos Santos; Sergio Ricardo Pereira Cardoso; Edison Feirreira de Macêdo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formaçao de profesores em tempos de pandemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Ed. Numériques Pragmatha, pp.181-214, 2022</w:t>
@@ -4594,199 +4594,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair as an indicator of liberation: Lesbian's biographical paths</w:t>
+                <w:t xml:space="preserve">Hair as an indicator of liberation : Lesbian’s biographical paths. 69-80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kama, Amit and Barak-Brandes, Sigal. </w:t>
+              <w:t xml:space="preserve">Barak-Brandes and A. Kama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminist Interrogations of Women's Head Hair: Crown of Glory and Shame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2018</w:t>
+              <w:t xml:space="preserve">Feminist interrogations of women’shead hair : crown of glory and shame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rootledge editor, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869170v1</w:t>
+                <w:t xml:space="preserve">hal-02285953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair as an indicator of liberation : Lesbian’s biographical paths. 69-80</w:t>
+                <w:t xml:space="preserve">Hair as an indicator of liberation: Lesbian's biographical paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barak-Brandes and A. Kama. </w:t>
+              <w:t xml:space="preserve">Kama, Amit and Barak-Brandes, Sigal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminist interrogations of women’shead hair : crown of glory and shame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rootledge editor, 2018</w:t>
+              <w:t xml:space="preserve">Feminist Interrogations of Women's Head Hair: Crown of Glory and Shame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285953v1</w:t>
+                <w:t xml:space="preserve">hal-01869170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangements de genre dans les couples mixtes favorisés autour du choix du prénom des enfants</w:t>
               </w:r>
@@ -4852,238 +4852,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer ses pair-e-s : les enseignantes féministes au travail</w:t>
+                <w:t xml:space="preserve">Mixité professionnelle à l’école maternelle : une question qui ne se pose pas ? pp. 181-185</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation, Qualification, Education, Emploi en Normandie : la construction du genre, Devineau S., Annoot E., Dezalay T. (coord.), Coll. Genre à lire…et à penser, PURH. 43-53.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel (dir.), Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,  , pp. 181-185, 2014, Genre à lire.. et à penser, 979-10-240-0137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950401v1</w:t>
+                <w:t xml:space="preserve">hal-01950413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité professionnelle à l’école maternelle : une question qui ne se pose pas ? pp. 181-185</w:t>
+                <w:t xml:space="preserve">Les femmes et l’école : quel enjeu éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel (dir.), Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">,  , pp. 181-185, 2014, Genre à lire.. et à penser, 979-10-240-0137-1</w:t>
+              <w:t xml:space="preserve">Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe, M. Estripeaut-Bourjac, N. Sembel (dir.), Coll. Genre à lire.. et à penser, pp. 161-166,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 979-10-240-0137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950413v1</w:t>
+                <w:t xml:space="preserve">hal-01950403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes et l’école : quel enjeu éducatif ?</w:t>
+                <w:t xml:space="preserve">Eduquer ses pair-e-s : les enseignantes féministes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe, M. Estripeaut-Bourjac, N. Sembel (dir.), Coll. Genre à lire.. et à penser, pp. 161-166,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 979-10-240-0137-1</w:t>
+              <w:t xml:space="preserve">Formation, Qualification, Education, Emploi en Normandie : la construction du genre, Devineau S., Annoot E., Dezalay T. (coord.), Coll. Genre à lire…et à penser, PURH. 43-53.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950403v1</w:t>
+                <w:t xml:space="preserve">hal-01950401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignante-chercheuse ou le choix créatif</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DySoLab-Université de Rouen-Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6111,51 +6111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimosa.cereq.fr/cereq:show" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recensement.genre@cnrs-dir.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.genre.cnrs.fr//login.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2019.710029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.043.0137" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01976203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v9n3p140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W. Ribeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pi&#233;tri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daulny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delcroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dezalay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05057735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Laplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Mevel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud-Caquelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Champseix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimosa.cereq.fr/cereq:show" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recensement.genre@cnrs-dir.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.genre.cnrs.fr//login.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.043.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2019.710029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01976203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v9n3p140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W. Ribeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pi&#233;tri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daulny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delcroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dezalay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05057735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Laplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Mevel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud-Caquelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Champseix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>