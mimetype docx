--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -811,386 +811,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance, Orientation Scolaire et Professionnelle</w:t>
+                <w:t xml:space="preserve">Quitter son métier, sortir de l’école : ce que disent du travail enseignant des projets féminins de reconversion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les professions éducatives à l’heure des réformes, 1 (43), pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.043.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286037v1</w:t>
+                <w:t xml:space="preserve">hal-02370966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter son métier, sortir de l’école : ce que disent du travail enseignant des projets féminins de reconversion professionnelle</w:t>
+                <w:t xml:space="preserve">Early Childhood Care in France: Impediments to the Professionalization of a Little-Institutionalized Feminine Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 (10), pp.343-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2019.710029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.043.0137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02370966v1</w:t>
+                <w:t xml:space="preserve">hal-02333450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Childhood Care in France: Impediments to the Professionalization of a Little-Institutionalized Feminine Occupation</w:t>
+                <w:t xml:space="preserve">Assignations ordinaires de genre dans les métiers de la petite enfance, Orientation Scolaire et Professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Genre, Rapports sociaux de sexe et Orientation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jss.2019.710029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02333450v1</w:t>
+                <w:t xml:space="preserve">hal-02286037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation des filles : entre utopie révolutionnaire et affaire d'Etat</w:t>
+                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975701v1</w:t>
+                <w:t xml:space="preserve">hal-01864342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working in Higher Education in France Today: A Specific Challenge for Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1201,459 +1218,442 @@
               <w:t xml:space="preserve">International Journal of Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (3), pp.209-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5430/ijhe.v7n3p209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers de la petite enfance en France : les verrous de genre et de classe</w:t>
+                <w:t xml:space="preserve">Le travail en école maternelle. Des gestes de métier sous l'emprise du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89</w:t>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le genre comme compétence, 52, pp.102-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864342v1</w:t>
+                <w:t xml:space="preserve">hal-01976203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en école maternelle. Des gestes de métier sous l'emprise du genre</w:t>
+                <w:t xml:space="preserve">La vulnérabilité des Assistant.es maternel.les, un frein au développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le genre comme compétence, 52, pp.102-119</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Professionnalisation et travail social, 1 (109), pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976203v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité des Assistant.es maternel.les, un frein au développement professionnel</w:t>
+                <w:t xml:space="preserve">L'éducation des filles : entre utopie révolutionnaire et affaire d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chronique bibliographique sur le Genre, 68 (6), pp.1118-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.686.1115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286142v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le care éducatif : principe actif des choix professionnels et des pratiques de travail sexués</w:t>
+                <w:t xml:space="preserve">Youth Vocational Counseling Work: The Redefinition of Duties, the Distribution of Professional Roles, and the Impact of Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.2297⟩</w:t>
+              <w:t xml:space="preserve"> Review of European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/res.v9n3p140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830482v1</w:t>
+                <w:t xml:space="preserve">hal-01830483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youth Vocational Counseling Work: The Redefinition of Duties, the Distribution of Professional Roles, and the Impact of Gender</w:t>
+                <w:t xml:space="preserve">Le care éducatif : principe actif des choix professionnels et des pratiques de travail sexués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Review of European Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (3), pp.140-150. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collaborations chercheur(s)-praticien(s) : nouvelles formes, nouveaux enjeux ?, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/res.v9n3p140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.2297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830483v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école, partie prenante de la reproduction des inégalités sexuées</w:t>
               </w:r>
@@ -1721,51 +1721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité dans les métiers de l'éducation scolaire. Le cas des professeures de maternelle et des conseillères principales d’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.31--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2293,243 +2293,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école pour les femmes : rapports sexués aux savoirs professionnels chez les candidats à l’IUFM. pp. 29-55</w:t>
+                <w:t xml:space="preserve">L’école pour les femmes : rapports sexués aux savoirs professionnels chez les candidats à l’IUFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 35 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, pp.29-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951966v1</w:t>
+                <w:t xml:space="preserve">hal-02286055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école pour les femmes : rapports sexués aux savoirs professionnels chez les candidats à l’IUFM</w:t>
+                <w:t xml:space="preserve">Les jeunes jugent le travail : parole de jeunes diplômés du Bac Pro. pp. 67-78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286055v1</w:t>
+                <w:t xml:space="preserve">hal-01951957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes jugent le travail : parole de jeunes diplômés du Bac Pro. pp. 67-78</w:t>
+                <w:t xml:space="preserve">L’école pour les femmes : rapports sexués aux savoirs professionnels chez les candidats à l’IUFM. pp. 29-55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951957v1</w:t>
+                <w:t xml:space="preserve">hal-01951966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme scolaire et valeurs féminines : le cas des candidats à l’IUFM. pp. 131-140</w:t>
               </w:r>
@@ -2974,51 +2974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,411 +3080,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professionnels hommes en crèche et en maternelle: vécu de genre et manières de voir la neutralisation de sexe</w:t>
+                <w:t xml:space="preserve">La mixité dans les métiers de la petite enfance : une question de société », Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapports ordinaires au Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès international des Recherches Féministes Francophones (CIRFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956302v1</w:t>
+                <w:t xml:space="preserve">hal-01956305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité dans les métiers de la petite enfance : une question de société », Symposium</w:t>
+                <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international des Recherches Féministes Francophones (CIRFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">8e Congrès International des Recherches féministes dans la Francophonie : Réalités, luttes, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRFF, Université de Nanterre, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956305v1</w:t>
+                <w:t xml:space="preserve">hal-01864346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
+                <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Féliu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Valentin</w:t>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès International des Recherches féministes dans la Francophonie : Réalités, luttes, utopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRFF, Université de Nanterre, Aug 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">XIX ISA World Congress of Sociology. Power, Violence and justice : reflections, responses, responsabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International sociological Association, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864346v1</w:t>
+                <w:t xml:space="preserve">hal-02043662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
+                <w:t xml:space="preserve">Les professionnels hommes en crèche et en maternelle: vécu de genre et manières de voir la neutralisation de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX ISA World Congress of Sociology. Power, Violence and justice : reflections, responses, responsabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International sociological Association, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Rapports ordinaires au Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043662v1</w:t>
+                <w:t xml:space="preserve">hal-01956302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtresse de conférences : quelles options pour rester dans la course ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Université d'Amiens, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,64 +3522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences personnelles et professionnelles des rares hommes exerçant à l'école maternelle et en crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la mixité dans les métiers de la prime enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dysolab, Région Normandie, Dec 2017, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3970,164 +3970,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Genre à l’école des enseignantes. Embûches de la mixité, et leviers de la parité</w:t>
+                <w:t xml:space="preserve">Formation, Qualification, Emploi en Normandie : la construction des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L'HARMATTAN, 315 p., 2012, Logiques Sociales, 978-2-296-97030-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUC. 2012, 978-2-84133-404-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950345v1</w:t>
+                <w:t xml:space="preserve">hal-01951183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, Qualification, Emploi en Normandie : la construction des parcours</w:t>
+                <w:t xml:space="preserve">Le Genre à l’école des enseignantes. Embûches de la mixité, et leviers de la parité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PUC. 2012, 978-2-84133-404-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'HARMATTAN, 315 p., 2012, Logiques Sociales, 978-2-296-97030-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951183v1</w:t>
+                <w:t xml:space="preserve">hal-01950345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice Sociale</w:t>
               </w:r>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Aramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita de Cassia Grecco dos Santos; Sergio Ricardo Pereira Cardoso; Edison Feirreira de Macêdo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formaçao de profesores em tempos de pandemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Ed. Numériques Pragmatha, pp.181-214, 2022</w:t>
@@ -4594,199 +4594,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair as an indicator of liberation : Lesbian’s biographical paths. 69-80</w:t>
+                <w:t xml:space="preserve">Hair as an indicator of liberation: Lesbian's biographical paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barak-Brandes and A. Kama. </w:t>
+              <w:t xml:space="preserve">Kama, Amit and Barak-Brandes, Sigal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminist interrogations of women’shead hair : crown of glory and shame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rootledge editor, 2018</w:t>
+              <w:t xml:space="preserve">Feminist Interrogations of Women's Head Hair: Crown of Glory and Shame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285953v1</w:t>
+                <w:t xml:space="preserve">hal-01869170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair as an indicator of liberation: Lesbian's biographical paths</w:t>
+                <w:t xml:space="preserve">Hair as an indicator of liberation : Lesbian’s biographical paths. 69-80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kama, Amit and Barak-Brandes, Sigal. </w:t>
+              <w:t xml:space="preserve">Barak-Brandes and A. Kama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminist Interrogations of Women's Head Hair: Crown of Glory and Shame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2018</w:t>
+              <w:t xml:space="preserve">Feminist interrogations of women’shead hair : crown of glory and shame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rootledge editor, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869170v1</w:t>
+                <w:t xml:space="preserve">hal-02285953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangements de genre dans les couples mixtes favorisés autour du choix du prénom des enfants</w:t>
               </w:r>
@@ -4852,238 +4852,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité professionnelle à l’école maternelle : une question qui ne se pose pas ? pp. 181-185</w:t>
+                <w:t xml:space="preserve">Eduquer ses pair-e-s : les enseignantes féministes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel (dir.), Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">,  , pp. 181-185, 2014, Genre à lire.. et à penser, 979-10-240-0137-1</w:t>
+              <w:t xml:space="preserve">Formation, Qualification, Education, Emploi en Normandie : la construction du genre, Devineau S., Annoot E., Dezalay T. (coord.), Coll. Genre à lire…et à penser, PURH. 43-53.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950413v1</w:t>
+                <w:t xml:space="preserve">hal-01950401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes et l’école : quel enjeu éducatif ?</w:t>
+                <w:t xml:space="preserve">Mixité professionnelle à l’école maternelle : une question qui ne se pose pas ? pp. 181-185</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe, M. Estripeaut-Bourjac, N. Sembel (dir.), Coll. Genre à lire.. et à penser, pp. 161-166,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 979-10-240-0137-1</w:t>
+              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel (dir.), Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,  , pp. 181-185, 2014, Genre à lire.. et à penser, 979-10-240-0137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950403v1</w:t>
+                <w:t xml:space="preserve">hal-01950413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer ses pair-e-s : les enseignantes féministes au travail</w:t>
+                <w:t xml:space="preserve">Les femmes et l’école : quel enjeu éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation, Qualification, Education, Emploi en Normandie : la construction du genre, Devineau S., Annoot E., Dezalay T. (coord.), Coll. Genre à lire…et à penser, PURH. 43-53.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Femmes, travail et métiers de l’enseignement : rapports de genre et rapports de classe, M. Estripeaut-Bourjac, N. Sembel (dir.), Coll. Genre à lire.. et à penser, pp. 161-166,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 979-10-240-0137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950401v1</w:t>
+                <w:t xml:space="preserve">hal-01950403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignante-chercheuse ou le choix créatif</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DySoLab-Université de Rouen-Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6111,51 +6111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimosa.cereq.fr/cereq:show" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recensement.genre@cnrs-dir.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.genre.cnrs.fr//login.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.043.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2019.710029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01976203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v9n3p140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W. Ribeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pi&#233;tri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daulny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delcroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dezalay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05057735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Laplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Mevel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud-Caquelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Champseix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimosa.cereq.fr/cereq:show" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recensement.genre@cnrs-dir.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.genre.cnrs.fr//login.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.043.0137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2019.710029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01976203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01975701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v9n3p140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W. Ribeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pi&#233;tri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01956308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daulny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delcroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dezalay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05057735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Laplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Mevel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud-Caquelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Champseix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01956059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>