--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2729,51 +2729,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t>
+                <w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
@@ -2782,93 +2782,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01518775v1</w:t>
+                <w:t xml:space="preserve">halshs-01518772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t>
+                <w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
@@ -2877,69 +2877,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01518772v1</w:t>
+                <w:t xml:space="preserve">halshs-01518775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la première promotion de masters en urbanisme de l'Université d'Addis Abeba (rencontres d'Akaki, mars 2010)</w:t>
               </w:r>
@@ -6002,51 +6002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5FFB558"/>
+    <w:nsid w:val="6CFA7799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-1789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ds" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2286227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harris Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creighton Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Donaldson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanette Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Swanepoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2016.04.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HCTM2N9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01136.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00707719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rachmuhl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charlton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten D&#246;rmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22019103849" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arrazouaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427611v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.mora.edu.mx/?q=node/34622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-1789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ds" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2286227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harris Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creighton Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Donaldson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanette Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Swanepoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2016.04.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HCTM2N9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01136.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00707719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rachmuhl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charlton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten D&#246;rmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22019103849" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arrazouaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427611v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.mora.edu.mx/?q=node/34622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>