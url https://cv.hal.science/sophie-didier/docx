--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -187,790 +187,790 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage Ville noire, pays blanc. Habiter et lutter en Guyane française, Clémence Léobal, PUL, 2022.</w:t>
+                <w:t xml:space="preserve">Paysages de vie des retraités du désert d’Arizona ou la fabrique d’une communauté en marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140ds⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970458v1</w:t>
+                <w:t xml:space="preserve">hal-05228777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages de vie des retraités du désert d’Arizona ou la fabrique d’une communauté en marge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recension de l'ouvrage Ville noire, pays blanc. Habiter et lutter en Guyane française, Clémence Léobal, PUL, 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, https://www.jssj.org/article/ville-noire-pays-blanc-habiter-et-lutter-en-guyane-francaise/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/140ds⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05228777v1</w:t>
+                <w:t xml:space="preserve">hal-04970458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing street trading in post-apartheid Cape Town: neo-colonial or neo-liberal order?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parc de loisirs et espaces thématisés, des modèles mondialisés de loisir/tourisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04419495v1</w:t>
+                <w:t xml:space="preserve">hal-04880694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en lire plus: Three Years in Wonderland. The Disney Brothers, C.V. Wood, and the Making of the Great American Theme Park.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc de loisirs et espaces thématisés, des modèles mondialisés de loisir/tourisme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Governing street trading in post-apartheid Cape Town: neo-colonial or neo-liberal order?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2286227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04880694v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04419495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me A Hero</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recension de l'ouvrage de Bess Williamson : Accessible America. A History of Disability and Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 184-185, pp.201-217</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293887v1</w:t>
+                <w:t xml:space="preserve">hal-03295770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Afrique urbaine en chantier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me A Hero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Simonneau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, L’Afrique : atouts et périls, 115, pp.47</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184-185, pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726601v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me a Hero</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'Afrique urbaine en chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’Afrique : atouts et périls, 115, pp.47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318206v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage de Bess Williamson : Accessible America. A History of Disability and Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me a Hero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.201-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.184.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03295770v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 Years of Researching Cities and Pandemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harris Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,51 +1034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans de recherches sur les villes et les pandémies. Entretien avec S. Harris Ali, Creighton Connolly et Roger Keil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harris Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,243 +1136,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de circulations : le Droit à la ville dans son contexte et ses usages contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit à la ville au Sud et construction des légitimités ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Busquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didier</w:t>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Droit à la ville au Sud et construction des légitimités ordinaires, 5-6 (729-730), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.729.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02281118v1</w:t>
+                <w:t xml:space="preserve">halshs-02427552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit à la ville au Sud et construction des légitimités ordinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une histoire de circulations : le Droit à la ville dans son contexte et ses usages contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02427552v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A recognised institution » ? Trois générations de commerçants indiens sur Grand Parade, Le Cap (1924-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5-6 (729-730), pp.62-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1406,51 +1406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de mémoire, Droit à la Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105, pp.135-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward W. Soja, Los Angeles et la Justice Spatiale. Relire Postmetropolis: critical studies of cities and regions vingt ans après.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1566,51 +1566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisations en Afrique subsaharienne : au menu ou à la carte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,51 +1648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fiction spéculative sud-africaine : une littérature de genre au service d'une critique de la société sud-africaine contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1711,333 +1711,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01693131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberty, Equality, IT</w:t>
+                <w:t xml:space="preserve">Access to the Urban National Park in Cape Town: Where Urban and Natural Environment Meet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gardin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ronnie Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanette Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Crisp</w:t>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Swanepoel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Habitat International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (Supplement C), pp.132--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.habitatint.2016.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456658v1</w:t>
+                <w:t xml:space="preserve">hal-01640545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to the Urban National Park in Cape Town: Where Urban and Natural Environment Meet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Liberty, Equality, IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janie Swanepoel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Crisp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01640545v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté, Egalité, Computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2062,51 +2062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Eggers. Le cercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, https://www.jssj.org/issue/juillet-2016-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2135,51 +2135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JssJ a lu : Dave Eggers, Le Cercle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We cannot eat Robben Island&amp;quot; : Mémoire de la lutte anti-apartheid et générations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.43--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Tony Roshan SAMARA, Cape Town after Apartheid: Crime and Governance in the Divided City, Minneapolis: University of Minnesota Press, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-SAfrica : H-Net network on South and Southern Africa history and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2340,636 +2340,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale : fifteeen years of City Improvement Districts in Cape Town and Johannesburg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale: fifteen years of city improvement districts in Cape Town and Johannesburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antipode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (1), p. 121-139</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (1), http://onlinelibrary.wiley.com/doi/10.1111/j.1467-8330.2012.00987.x/abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00911646v1</w:t>
+                <w:t xml:space="preserve">halshs-01471853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopias as a Tentative Horizon for Spatial Justice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale : fifteeen years of City Improvement Districts in Cape Town and Johannesburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">Antipode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), p. 121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01107522v1</w:t>
+                <w:t xml:space="preserve">halshs-00911646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale: fifteen years of city improvement districts in Cape Town and Johannesburg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Utopias as a Tentative Horizon for Spatial Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antipode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (1), http://onlinelibrary.wiley.com/doi/10.1111/j.1467-8330.2012.00987.x/abstract</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01471853v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spreading of the City Improvement District Model in Johannesburg and Cape Town: Urban regeneration and the neoliberal Agenda in South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Morange</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01471841v1</w:t>
+                <w:t xml:space="preserve">halshs-01518772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518772v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The spreading of the City Improvement District Model in Johannesburg and Cape Town: Urban regeneration and the neoliberal Agenda in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.915-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2427.2012.01136.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518775v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la première promotion de masters en urbanisme de l'Université d'Addis Abeba (rencontres d'Akaki, mars 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.253--257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3016,51 +3016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Security Models in Southern African Cities: Between Neoliberal Encroachment and Local Power Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3143,51 +3143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardiner avec l'aridité. Les jardins pavillonnaires de Tucson (Arizona) entre injonctions à l'adaptation climatique et envies potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Villes d'avenir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité des sciences et de l'Industrie, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3206,165 +3206,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¡Abajo el cesped! Políticas de césped en el sur de California</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Down with lawns!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudades en transición</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana, Nov 2024, Mexico, México</w:t>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Apr 2024, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754603v1</w:t>
+                <w:t xml:space="preserve">halshs-04855770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down with lawns!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">¡Abajo el cesped! Políticas de césped en el sur de California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Apr 2024, Honololu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Ciudades en transición</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana, Nov 2024, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04855770v1</w:t>
+                <w:t xml:space="preserve">hal-04754603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat-race ou prérequis : qui doit publier en anglais ?</w:t>
               </w:r>
@@ -3376,51 +3376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Matinée d'études] Recherche et Compétition Internationale : un double défi en urbanisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, salle du Conseil, au 13, rue de l'Université, Paris; Avec : M Cremaschi, R Verhage, D Leducq, S Didier, C Orillard, O Sykes, C Colomb, M Muller, K McClymont, L Prigent, E Bonneau, CNJU, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disneyland, Anaheim and covid-19: trying times for the tourism-oriented growth coalition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local governance in a time of global emergencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3527,51 +3527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral centralities in Val d'Europe, east of Paris: the logics of assemblage between Disneyland Paris and New Town principles of planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire la ville à l'ombre de Disney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We are the eyes on the street : dix ans d’activisme et de tourisme au centre-ville de Johannesburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Balades urbaines et productions de récits sur la ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains, Groupe JEDI, Jan 2020, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,234 +3767,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaliser un atelier sur un terrain distant ? Le cas du Master 2 Urbanisme et Expertise Internationale, option « Villes des Suds » 2018-2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce que la justice spatiale ? Réflexions à partir du cas des politiques urbaines en Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rachmuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du réseau PédaGAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau PédaGAU, Sciences Po Paris, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : « Les politiques intercommunales, clefs de la justice sociale et spatiale ? Approches comparatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet, Saint-Étienne, Nov 2019, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295638v1</w:t>
+                <w:t xml:space="preserve">hal-03295681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que la justice spatiale ? Réflexions à partir du cas des politiques urbaines en Afrique du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réaliser un atelier sur un terrain distant ? Le cas du Master 2 Urbanisme et Expertise Internationale, option « Villes des Suds » 2018-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rachmuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : « Les politiques intercommunales, clefs de la justice sociale et spatiale ? Approches comparatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet, Saint-Étienne, Nov 2019, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du réseau PédaGAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau PédaGAU, Sciences Po Paris, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295681v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Right to the City, Right to Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The transgressive city: Comparative perspectives on governance and the possibilities of everyday life in the emerging global city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RC 21 de l’International Sociological Association, Jul 2016, Mexico-City, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4051,51 +4051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition scientifique de Bill Freund (2023) La ville en Afrique : une histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la MSH, collection Afrique(s), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Dörmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Dörmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,51 +4341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium on Circulation of Security Models in Southern African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral Centralities in Val d’Europe: The Logics of Assemblage between Disneyland Paris and New Town Principles of Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite ville assoupie et l'homme providentiel : récits du changement en Californie du Sud autour de Disneyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Arab, Amandine Mille, Antoine Pauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et changement. Injonctions, rhétorique ou nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 2022, Villes et Territoires</w:t>
@@ -4614,139 +4614,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10 Leaving Yeoville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chapter 11 The Yeoville Stories project: Looking for public history in Johannesburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Arrazouaki</w:t>
+                <w:t xml:space="preserve">Naomi Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Community-Based Research. Perspectives from Yeoville Studio, Johannesburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wits University Press, pp.117-129, 2019</w:t>
+              <w:t xml:space="preserve">, Wits University Press, pp.129-149, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427604v1</w:t>
+                <w:t xml:space="preserve">halshs-02427611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 Introduction to section B: Narrating: The politics of constructing local identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Community-Based Research. Perspectives from Yeoville Studio, Johannesburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wits University Press, pp.43-47, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,139 +4765,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02427601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 The Yeoville Stories project: Looking for public history in Johannesburg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chapter 10 Leaving Yeoville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Roux</w:t>
+                <w:t xml:space="preserve">Ophélie Arrazouaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Community-Based Research. Perspectives from Yeoville Studio, Johannesburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wits University Press, pp.129-149, 2019</w:t>
+              <w:t xml:space="preserve">, Wits University Press, pp.117-129, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427611v1</w:t>
+                <w:t xml:space="preserve">halshs-02427604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2 Introducing Yeoville: Context and representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derecho a la memoria, derecho a la ciudad: los conflictos políticos e identitarios de la memoria urbana en Sudáfrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eulalia Ribera, Carbó Carmen Icazuriaga Montes, Julieta Fuentes Carrera, Pablo Laguna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevos campos de investigación en Geografía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5021,64 +5021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward W. Soja : à la recherche de la justice spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gintrac, Matthieu Giroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes contestées: pour une géographie critique de l'urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5120,262 +5120,262 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informality, Public Space and Urban Governance: An Approach through Street Trading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabien Steck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bekker, Simon and Fourchard, Laurent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bekker, S. B. and Fourchard, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing Cities in Africa: Politics and Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, HSRC Press, pp.144--176, 2013, 978-0-7969-2416-2</w:t>
+              <w:t xml:space="preserve">, HSRC Press, pp.145--167, 2013, 978-0-7969-2416-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640632v1</w:t>
+                <w:t xml:space="preserve">hal-01640815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informality, Public Space and Urban Governance: An Approach through Street Trading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Bekker, S. B. and Fourchard, Laurent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bekker, Simon and Fourchard, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing Cities in Africa: Politics and Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, HSRC Press, pp.145--167, 2013, 978-0-7969-2416-2</w:t>
+              <w:t xml:space="preserve">, HSRC Press, pp.144--176, 2013, 978-0-7969-2416-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640815v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion du modèle du City Improvement District (CID) à Johannesburg et au Cap : régénération urbaine et programme néolibéral en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Bénit-Gbaffou éd.; Seyi Fabiyi éd.; Élisabeth Peyroux éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Khartala ; Johannesburg : IFAS, 2009, p. 85-112, 2010</w:t>
@@ -5436,51 +5436,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire d'Habilitation à diriger des recherches : Temps et pouvoir dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Ouest Nanterre la Défense, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5530,64 +5530,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Nouvelles figures du droit à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,221 +5664,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Droit à la Ville</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tourisme et pays émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le dictionnaire critique et interdisciplinaire de la participation, la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.dicopart.fr/droit-a-la-ville-2022</w:t>
+              <w:t xml:space="preserve">Vocabulaire discours touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312631v1</w:t>
+                <w:t xml:space="preserve">hal-03854521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme et pays émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le Droit à la Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire discours touristique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+              <w:t xml:space="preserve">le dictionnaire critique et interdisciplinaire de la participation, la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.dicopart.fr/droit-a-la-ville-2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854521v1</w:t>
+                <w:t xml:space="preserve">halshs-04312631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell Encyclopedia of Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6002,51 +6002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CFA7799"/>
+    <w:nsid w:val="ACD98897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-1789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ds" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2286227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harris Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creighton Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Donaldson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanette Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Swanepoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2016.04.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HCTM2N9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01136.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00707719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rachmuhl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charlton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten D&#246;rmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22019103849" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arrazouaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427611v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.mora.edu.mx/?q=node/34622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-1789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ds" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2286227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harris Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creighton Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Donaldson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanette Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Swanepoel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2016.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HCTM2N9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01136.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00707719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rachmuhl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charlton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten D&#246;rmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22019103849" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arrazouaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.mora.edu.mx/?q=node/34622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>