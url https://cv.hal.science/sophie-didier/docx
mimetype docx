--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -187,790 +187,790 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages de vie des retraités du désert d’Arizona ou la fabrique d’une communauté en marge</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage Ville noire, pays blanc. Habiter et lutter en Guyane française, Clémence Léobal, PUL, 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, https://www.jssj.org/article/ville-noire-pays-blanc-habiter-et-lutter-en-guyane-francaise/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228777v1</w:t>
+                <w:t xml:space="preserve">hal-04970458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage Ville noire, pays blanc. Habiter et lutter en Guyane française, Clémence Léobal, PUL, 2022.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Paysages de vie des retraités du désert d’Arizona ou la fabrique d’une communauté en marge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140ds⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970458v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc de loisirs et espaces thématisés, des modèles mondialisés de loisir/tourisme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Governing street trading in post-apartheid Cape Town: neo-colonial or neo-liberal order?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2286227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880694v1</w:t>
+                <w:t xml:space="preserve">halshs-04419495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en lire plus: Three Years in Wonderland. The Disney Brothers, C.V. Wood, and the Making of the Great American Theme Park.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing street trading in post-apartheid Cape Town: neo-colonial or neo-liberal order?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parc de loisirs et espaces thématisés, des modèles mondialisés de loisir/tourisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00083968.2023.2286227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04419495v1</w:t>
+                <w:t xml:space="preserve">hal-04880694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage de Bess Williamson : Accessible America. A History of Disability and Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me A Hero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184-185, pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295770v1</w:t>
+                <w:t xml:space="preserve">hal-03293887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me A Hero</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'Afrique urbaine en chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 184-185, pp.201-217</w:t>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’Afrique : atouts et périls, 115, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293887v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Afrique urbaine en chantier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me a Hero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Simonneau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.201-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.184.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726601v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la controverse en urbanisme grâce à Show Me a Hero</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recension de l'ouvrage de Bess Williamson : Accessible America. A History of Disability and Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.184.0201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05318206v1</w:t>
+                <w:t xml:space="preserve">hal-03295770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 Years of Researching Cities and Pandemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harris Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,51 +1034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans de recherches sur les villes et les pandémies. Entretien avec S. Harris Ali, Creighton Connolly et Roger Keil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harris Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,243 +1136,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit à la ville au Sud et construction des légitimités ordinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une histoire de circulations : le Droit à la ville dans son contexte et ses usages contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427552v1</w:t>
+                <w:t xml:space="preserve">halshs-02281118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de circulations : le Droit à la ville dans son contexte et ses usages contemporains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Droit à la ville au Sud et construction des légitimités ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Droit à la ville au Sud et construction des légitimités ordinaires, 5-6 (729-730), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.729.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02281118v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02427552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A recognised institution » ? Trois générations de commerçants indiens sur Grand Parade, Le Cap (1924-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5-6 (729-730), pp.62-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1406,51 +1406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de mémoire, Droit à la Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105, pp.135-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward W. Soja, Los Angeles et la Justice Spatiale. Relire Postmetropolis: critical studies of cities and regions vingt ans après.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1566,51 +1566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisations en Afrique subsaharienne : au menu ou à la carte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvy Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,51 +1648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fiction spéculative sud-africaine : une littérature de genre au service d'une critique de la société sud-africaine contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1711,333 +1711,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01693131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to the Urban National Park in Cape Town: Where Urban and Natural Environment Meet</w:t>
+                <w:t xml:space="preserve">Liberty, Equality, IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronnie Donaldson</w:t>
+                <w:t xml:space="preserve">Jean Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanette Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didier</w:t>
+                <w:t xml:space="preserve">Aurélie Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estienne Rodary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janie Swanepoel</w:t>
+                <w:t xml:space="preserve">John Crisp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640545v1</w:t>
+                <w:t xml:space="preserve">hal-01456658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberty, Equality, IT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to the Urban National Park in Cape Town: Where Urban and Natural Environment Meet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanette Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Crisp</w:t>
+                <w:t xml:space="preserve">Janie Swanepoel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Habitat International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (Supplement C), pp.132--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.habitatint.2016.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456658v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté, Egalité, Computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2062,51 +2062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Eggers. Le cercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, https://www.jssj.org/issue/juillet-2016-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2135,51 +2135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JssJ a lu : Dave Eggers, Le Cercle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We cannot eat Robben Island&amp;quot; : Mémoire de la lutte anti-apartheid et générations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.43--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Tony Roshan SAMARA, Cape Town after Apartheid: Crime and Governance in the Divided City, Minneapolis: University of Minnesota Press, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-SAfrica : H-Net network on South and Southern Africa history and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2340,368 +2340,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale: fifteen years of city improvement districts in Cape Town and Johannesburg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale : fifteeen years of City Improvement Districts in Cape Town and Johannesburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antipode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (1), http://onlinelibrary.wiley.com/doi/10.1111/j.1467-8330.2012.00987.x/abstract</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (1), p. 121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01471853v1</w:t>
+                <w:t xml:space="preserve">halshs-00911646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale : fifteeen years of City Improvement Districts in Cape Town and Johannesburg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utopias as a Tentative Horizon for Spatial Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antipode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (1), p. 121-139</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00911646v1</w:t>
+                <w:t xml:space="preserve">halshs-01107522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopias as a Tentative Horizon for Spatial Justice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The adaptative nature of neoliberalism at the local scale: fifteen years of city improvement districts in Cape Town and Johannesburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">Antipode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), http://onlinelibrary.wiley.com/doi/10.1111/j.1467-8330.2012.00987.x/abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01107522v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2726,77 +2726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2821,77 +2821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spreading of the City Improvement District Model in Johannesburg and Cape Town: Urban regeneration and the neoliberal Agenda in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (5), pp.915-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2925,51 +2925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la première promotion de masters en urbanisme de l'Université d'Addis Abeba (rencontres d'Akaki, mars 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.253--257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3016,51 +3016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Security Models in Southern African Cities: Between Neoliberal Encroachment and Local Power Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3143,51 +3143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardiner avec l'aridité. Les jardins pavillonnaires de Tucson (Arizona) entre injonctions à l'adaptation climatique et envies potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Villes d'avenir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité des sciences et de l'Industrie, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3206,165 +3206,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down with lawns!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">¡Abajo el cesped! Políticas de césped en el sur de California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Apr 2024, Honololu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Ciudades en transición</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana, Nov 2024, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04855770v1</w:t>
+                <w:t xml:space="preserve">hal-04754603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¡Abajo el cesped! Políticas de césped en el sur de California</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Down with lawns!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudades en transición</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana, Nov 2024, Mexico, México</w:t>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Apr 2024, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754603v1</w:t>
+                <w:t xml:space="preserve">halshs-04855770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat-race ou prérequis : qui doit publier en anglais ?</w:t>
               </w:r>
@@ -3376,51 +3376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Matinée d'études] Recherche et Compétition Internationale : un double défi en urbanisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, salle du Conseil, au 13, rue de l'Université, Paris; Avec : M Cremaschi, R Verhage, D Leducq, S Didier, C Orillard, O Sykes, C Colomb, M Muller, K McClymont, L Prigent, E Bonneau, CNJU, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disneyland, Anaheim and covid-19: trying times for the tourism-oriented growth coalition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local governance in a time of global emergencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3527,51 +3527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral centralities in Val d'Europe, east of Paris: the logics of assemblage between Disneyland Paris and New Town principles of planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire la ville à l'ombre de Disney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We are the eyes on the street : dix ans d’activisme et de tourisme au centre-ville de Johannesburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Balades urbaines et productions de récits sur la ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains, Groupe JEDI, Jan 2020, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,234 +3767,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que la justice spatiale ? Réflexions à partir du cas des politiques urbaines en Afrique du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réaliser un atelier sur un terrain distant ? Le cas du Master 2 Urbanisme et Expertise Internationale, option « Villes des Suds » 2018-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rachmuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : « Les politiques intercommunales, clefs de la justice sociale et spatiale ? Approches comparatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet, Saint-Étienne, Nov 2019, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du réseau PédaGAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau PédaGAU, Sciences Po Paris, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295681v1</w:t>
+                <w:t xml:space="preserve">hal-03295638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaliser un atelier sur un terrain distant ? Le cas du Master 2 Urbanisme et Expertise Internationale, option « Villes des Suds » 2018-2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce que la justice spatiale ? Réflexions à partir du cas des politiques urbaines en Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rachmuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du réseau PédaGAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau PédaGAU, Sciences Po Paris, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : « Les politiques intercommunales, clefs de la justice sociale et spatiale ? Approches comparatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet, Saint-Étienne, Nov 2019, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295638v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Right to the City, Right to Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The transgressive city: Comparative perspectives on governance and the possibilities of everyday life in the emerging global city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RC 21 de l’International Sociological Association, Jul 2016, Mexico-City, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4051,51 +4051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition scientifique de Bill Freund (2023) La ville en Afrique : une histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la MSH, collection Afrique(s), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Dörmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Dörmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,51 +4341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium on Circulation of Security Models in Southern African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral Centralities in Val d’Europe: The Logics of Assemblage between Disneyland Paris and New Town Principles of Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite ville assoupie et l'homme providentiel : récits du changement en Californie du Sud autour de Disneyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Arab, Amandine Mille, Antoine Pauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et changement. Injonctions, rhétorique ou nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 2022, Villes et Territoires</w:t>
@@ -4614,290 +4614,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 The Yeoville Stories project: Looking for public history in Johannesburg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chapter 10 Leaving Yeoville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Roux</w:t>
+                <w:t xml:space="preserve">Ophélie Arrazouaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Community-Based Research. Perspectives from Yeoville Studio, Johannesburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wits University Press, pp.129-149, 2019</w:t>
+              <w:t xml:space="preserve">, Wits University Press, pp.117-129, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427611v1</w:t>
+                <w:t xml:space="preserve">halshs-02427604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4 Introduction to section B: Narrating: The politics of constructing local identities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chapter 11 The Yeoville Stories project: Looking for public history in Johannesburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Community-Based Research. Perspectives from Yeoville Studio, Johannesburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wits University Press, pp.43-47, 2019</w:t>
+              <w:t xml:space="preserve">, Wits University Press, pp.129-149, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02427601v1</w:t>
+                <w:t xml:space="preserve">halshs-02427611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10 Leaving Yeoville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chapter 4 Introduction to section B: Narrating: The politics of constructing local identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Arrazouaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Community-Based Research. Perspectives from Yeoville Studio, Johannesburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wits University Press, pp.117-129, 2019</w:t>
+              <w:t xml:space="preserve">, Wits University Press, pp.43-47, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02427604v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02427601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2 Introducing Yeoville: Context and representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derecho a la memoria, derecho a la ciudad: los conflictos políticos e identitarios de la memoria urbana en Sudáfrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eulalia Ribera, Carbó Carmen Icazuriaga Montes, Julieta Fuentes Carrera, Pablo Laguna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevos campos de investigación en Geografía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5021,64 +5021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward W. Soja : à la recherche de la justice spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gintrac, Matthieu Giroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes contestées: pour une géographie critique de l'urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5120,262 +5120,262 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informality, Public Space and Urban Governance: An Approach through Street Trading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Bekker, S. B. and Fourchard, Laurent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bekker, Simon and Fourchard, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing Cities in Africa: Politics and Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, HSRC Press, pp.145--167, 2013, 978-0-7969-2416-2</w:t>
+              <w:t xml:space="preserve">, HSRC Press, pp.144--176, 2013, 978-0-7969-2416-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640815v1</w:t>
+                <w:t xml:space="preserve">hal-01640632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informality, Public Space and Urban Governance: An Approach through Street Trading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabien Steck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bekker, Simon and Fourchard, Laurent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bekker, S. B. and Fourchard, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing Cities in Africa: Politics and Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, HSRC Press, pp.144--176, 2013, 978-0-7969-2416-2</w:t>
+              <w:t xml:space="preserve">, HSRC Press, pp.145--167, 2013, 978-0-7969-2416-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640632v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion du modèle du City Improvement District (CID) à Johannesburg et au Cap : régénération urbaine et programme néolibéral en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Bénit-Gbaffou éd.; Seyi Fabiyi éd.; Élisabeth Peyroux éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Khartala ; Johannesburg : IFAS, 2009, p. 85-112, 2010</w:t>
@@ -5436,51 +5436,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire d'Habilitation à diriger des recherches : Temps et pouvoir dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Ouest Nanterre la Défense, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5530,64 +5530,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Nouvelles figures du droit à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire discours touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5739,64 +5739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Droit à la Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le dictionnaire critique et interdisciplinaire de la participation, la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.dicopart.fr/droit-a-la-ville-2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5821,64 +5821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell Encyclopedia of Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6002,51 +6002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACD98897"/>
+    <w:nsid w:val="C48FF95C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-1789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ds" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2286227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harris Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creighton Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Donaldson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanette Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Swanepoel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2016.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HCTM2N9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01136.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00707719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rachmuhl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charlton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten D&#246;rmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22019103849" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arrazouaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.mora.edu.mx/?q=node/34622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-1789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ds" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2023.2286227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harris Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creighton Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.729.0062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Donaldson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanette Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Swanepoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2016.04.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HCTM2N9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01136.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00707719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rachmuhl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charlton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten D&#246;rmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22019103849" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arrazouaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.mora.edu.mx/?q=node/34622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>