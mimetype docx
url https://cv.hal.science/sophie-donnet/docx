--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -4139,204 +4139,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne non-paramétrique pour les processus de Hawkes</w:t>
+                <w:t xml:space="preserve">Estimation bayésienne non paramétrique pour processus de Hawkes multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">Congrés SMAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565526v1</w:t>
+                <w:t xml:space="preserve">hal-01565529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne non paramétrique pour processus de Hawkes multidimensionnels</w:t>
+                <w:t xml:space="preserve">Estimation bayésienne non-paramétrique pour les processus de Hawkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés SMAI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">47. Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565529v1</w:t>
+                <w:t xml:space="preserve">hal-01565526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non parametric Bayesian estimation for Hawkes processes</w:t>
               </w:r>
@@ -6631,51 +6631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Somers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570308v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Scricciolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA986" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Capistr&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;s Christen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140976777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bartolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Cunha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Prado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00802.2013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950760v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2013.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Albert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Donnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Guihenneuc-Jouyaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Low-Choy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717REJ" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9285-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01342.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Authier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04240628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tidu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kefi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519576v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04438090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:342203ea90175627b44e4b500b7966ce3d21ddc3;origin=https://hal.archives-ouvertes.fr/hal-04440688;visit=swh:1:snp:a12bad1f327a8ff6193d558cf2eb1919216ecad3;anchor=swh:1:rel:6ca2ed265b55618665153ccc2bac62f594aecc21;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Somers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570308v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Scricciolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA986" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Capistr&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;s Christen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140976777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bartolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Cunha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Prado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00802.2013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950760v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2013.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Albert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Donnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Guihenneuc-Jouyaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Low-Choy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717REJ" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9285-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01342.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Authier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04240628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tidu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kefi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519576v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04438090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:342203ea90175627b44e4b500b7966ce3d21ddc3;origin=https://hal.archives-ouvertes.fr/hal-04440688;visit=swh:1:snp:a12bad1f327a8ff6193d558cf2eb1919216ecad3;anchor=swh:1:rel:6ca2ed265b55618665153ccc2bac62f594aecc21;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>