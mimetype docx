--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -127,395 +127,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing Modulates the Multiscale Spatial Structure of Dryland Vegetation</w:t>
+                <w:t xml:space="preserve">Vegetation patterns pinpoint the least resilient dryland sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70345⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180398v1</w:t>
+                <w:t xml:space="preserve">hal-05389368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing Modulates the Multiscale Spatial Structure of Dryland Vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâm Le Minh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/25-EJS2402⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (7), pp.e70345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215215v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation patterns pinpoint the least resilient dryland sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâm Le Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.2829-2875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/25-EJS2402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389368v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of facilitation and competition drives the emergence of multistability in dryland plant communities</w:t>
               </w:r>
@@ -527,64 +527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105 (8), pp.e4369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -644,51 +644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the multivariate Hawkes process to study interactions between multiple species from camera trap data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Nicvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -850,615 +850,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A hierarchical Bayesian approach for incorporating expert opinions into parametric survival models: a case study of female Ixodes ricinus ticks exposed to various temperature and relative humidity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 464, pp.109821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259474v1</w:t>
+                <w:t xml:space="preserve">hal-03428117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical Bayesian approach for incorporating expert opinions into parametric survival models: a case study of female Ixodes ricinus ticks exposed to various temperature and relative humidity conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 464, pp.109821. </w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03428117v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accelerating Bayesian estimation for network Poisson models using frequentist variational estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (4), pp.858-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353711v1</w:t>
+                <w:t xml:space="preserve">hal-03202058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.107179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03634351v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Bayesian estimation for network Poisson models using frequentist variational estimates</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (4), pp.858-885. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssc.12489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03202058v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block models for generalized multipartite networks: Applications in ecology and ethnobiology</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1471082X2096325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Bayesian estimation for multivariate Hawkes processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,51 +1643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posterior concentration rates for empirical Bayes procedures with applications to Dirichlet process mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,603 +1754,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic block-models for multiplex networks : An application to a multilevel network of researchers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Posterior concentration rates for counting processes with Aalen multiplicative intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Scricciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 180 (1), pp.295-314. </w:t>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.53-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssa.12193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/15-BA986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520820v1</w:t>
+                <w:t xml:space="preserve">hal-01044710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posterior concentration rates for counting processes with Aalen multiplicative intensities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic block-models for multiplex networks : An application to a multilevel network of researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catia Scricciolo</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bayesian Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.53-87. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180 (1), pp.295-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-BA986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssa.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044710v1</w:t>
+                <w:t xml:space="preserve">hal-01520820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of ODEs : solver optimal accuracy and bayes factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of competition on collective learning in advice networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140976777⟩</w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570310v1</w:t>
+                <w:t xml:space="preserve">hal-01520660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of competition on collective learning in advice networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bayesian inference for partially observed multiplicative intensity processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.151-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-BA940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520660v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference for partially observed multiplicative intensity processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bayesian analysis of ODEs : solver optimal accuracy and bayes factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos A. Capistrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrés Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bayesian Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.151-190. </w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.829-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-BA940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/140976777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197643v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeys time their pauses of movement and not their movement-kinematics during a synchronization-continuation rhythmic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using PMCMC in EM algorithm for stochastic mixed models: theoretical and practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2522,51 +2522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on estimation of stochastic differential equations for pharmacokinetic/pharmacodynamic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,394 +2607,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of ''Monte Carlo Simulation for the Pharmaceutical Industry: Concepts, Algorithms, and Case Studies'' by Mark Chang</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining expert opinions in prior elicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Guihenneuc-Jouyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha S. Low-Choy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.503-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-BA717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703160v1</w:t>
+                <w:t xml:space="preserve">hal-01004440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoinder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of ''Monte Carlo Simulation for the Pharmaceutical Industry: Concepts, Algorithms, and Case Studies'' by Mark Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bayesian Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (1), pp.186-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/12-BA717REJ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004758v1</w:t>
+                <w:t xml:space="preserve">hal-00703160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining expert opinions in prior elicitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rejoinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Albert</w:t>
+                <w:t xml:space="preserve">Sophie S. Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Donnet</w:t>
+                <w:t xml:space="preserve">Chantal C. Guihenneuc-Jouyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal C. Guihenneuc-Jouyaux</w:t>
+                <w:t xml:space="preserve">Samantha S. Low-Choy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrie K. Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.503-531. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.541-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/12-BA717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/12-BA717REJ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004440v1</w:t>
+                <w:t xml:space="preserve">hal-01004758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical Bayes procedure for the selection of Gaussian graphical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3041,51 +3041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre de détection-estimation conjointe pour analyser les données individuelles d’IRMf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of growth curves using mixed models defined by stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric inference for mixed models defined by stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3338,230 +3338,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of parameters in incomplete data models defined by dynamical systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion on &amp;quot;Parameter estimation for differential equations: a generalized smoothing approach&amp;quot; (by Ramsay JO, Hooker G, Campbell D and Cao J),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (5), pp.741-796</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263507v1</w:t>
+                <w:t xml:space="preserve">hal-00703159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on &amp;quot;Parameter estimation for differential equations: a generalized smoothing approach&amp;quot; (by Ramsay JO, Hooker G, Campbell D and Cao J),</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of parameters in incomplete data models defined by dynamical systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (9), pp.2815-2831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2006.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703159v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are fMRI event-related response constant in time? A model selection answer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,77 +3644,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoeffding-type decomposition for U-statistics on bipartite networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâm Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu A Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode conjointe de segmentation-classification pour des modèles d'écologie du déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3981,77 +3981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à blocs latents pour graphe multipartite Application aux interactions entre espèces animales et plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4076,51 +4076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on &amp;quot;Recent Developments in Pharmacokinetics and Pharmacodynamic Modeling and Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII. International Biometric Conference (IBC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4139,234 +4139,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne non paramétrique pour processus de Hawkes multidimensionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation bayésienne non-paramétrique pour les processus de Hawkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés SMAI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">47. Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565529v1</w:t>
+                <w:t xml:space="preserve">hal-01565526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne non-paramétrique pour les processus de Hawkes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation bayésienne non paramétrique pour processus de Hawkes multidimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">Congrés SMAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565526v1</w:t>
+                <w:t xml:space="preserve">hal-01565529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non parametric Bayesian estimation for Hawkes processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bayésienne de courbes de croissance par des modèles à effets mixtes définis par équations différentielles stochastiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed circulation networks, the missing link between crop diversity and sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4991,285 +4991,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Structure Discovery in Collections of Bipartite Networks: Application to Pollination Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic legacies drive spatial aggregation of plants in drylands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lacoste</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sonia Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399136v1</w:t>
+                <w:t xml:space="preserve">hal-05357145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic legacies drive spatial aggregation of plants in drylands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common Structure Discovery in Collections of Bipartite Networks: Application to Pollination Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Kefi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Louis Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357145v1</w:t>
+                <w:t xml:space="preserve">hal-05399136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating distances to desertification points from dryland ecosystem images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gounand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5401,64 +5401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference for network Poisson models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5564,64 +5564,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortened Bridge Sampler: Using deterministic approximations to accelerate SMC for posterior sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5633,259 +5633,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posterior concentration rates for empirical Bayes procedures, with applications to Dirichlet Process mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Posterior concentration rates for empirical Bayes procedures, with applications to Dirichlet Process mixtures. Supplementary material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catia Scricciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007444v1</w:t>
+                <w:t xml:space="preserve">hal-01007554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posterior concentration rates for empirical Bayes procedures, with applications to Dirichlet Process mixtures. Supplementary material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Posterior concentration rates for empirical Bayes procedures, with applications to Dirichlet Process mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catia Scricciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007554v1</w:t>
+                <w:t xml:space="preserve">hal-01007444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Inference for Partially Observed Branching Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5916,51 +5916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM algorithm coupled with particle filter for maximum likelihood parameter estimation of stochastic differential mixed-effects models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6023,51 +6023,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book reviews, Winter 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6098,51 +6098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Estimation for Diffusion Processes from Discrete-time and Noisy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6209,145 +6209,145 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’inférence statistique de modèles complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathematics [math]. Université Paris Sud - Paris 11, 2018</w:t>
+              <w:t xml:space="preserve">Statistiques [stat]. Université Paris-Saclay, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02789900v1</w:t>
+                <w:t xml:space="preserve">tel-04438090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’inférence statistique de modèles complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Statistiques [stat]. Université Paris-Saclay, 2018</w:t>
+              <w:t xml:space="preserve">Mathematics [math]. Université Paris Sud - Paris 11, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04438090v1</w:t>
+                <w:t xml:space="preserve">tel-02789900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6378,64 +6378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sbm: Stochastic Blockmodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:342203ea90175627b44e4b500b7966ce3d21ddc3;origin=https://hal.archives-ouvertes.fr/hal-04440688;visit=swh:1:snp:a12bad1f327a8ff6193d558cf2eb1919216ecad3;anchor=swh:1:rel:6ca2ed265b55618665153ccc2bac62f594aecc21;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6631,51 +6631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Somers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570308v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Scricciolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA986" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Capistr&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;s Christen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140976777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bartolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Cunha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Prado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00802.2013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950760v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2013.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Albert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Donnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Guihenneuc-Jouyaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Low-Choy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717REJ" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9285-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01342.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Authier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04240628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tidu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kefi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519576v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04438090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:342203ea90175627b44e4b500b7966ce3d21ddc3;origin=https://hal.archives-ouvertes.fr/hal-04440688;visit=swh:1:snp:a12bad1f327a8ff6193d558cf2eb1919216ecad3;anchor=swh:1:rel:6ca2ed265b55618665153ccc2bac62f594aecc21;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04668228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Somers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570308v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Scricciolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA986" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-BA940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Capistr&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;s Christen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140976777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bartolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Silva Cunha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Prado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00802.2013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950760v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2013.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Albert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Donnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Guihenneuc-Jouyaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Low-Choy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA717REJ" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9285-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01342.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Authier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04240628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tidu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kefi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007554v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519576v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04438090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:342203ea90175627b44e4b500b7966ce3d21ddc3;origin=https://hal.archives-ouvertes.fr/hal-04440688;visit=swh:1:snp:a12bad1f327a8ff6193d558cf2eb1919216ecad3;anchor=swh:1:rel:6ca2ed265b55618665153ccc2bac62f594aecc21;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>